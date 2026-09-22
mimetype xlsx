--- v0 (2026-04-03)
+++ v1 (2026-09-22)
@@ -2,87 +2,87 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\03 23 2026 JH JL Pricing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\05 29 2026 JH JL PRICING\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46426D83-7F74-4A3C-917E-46655E755D04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53F6CA11-B4A4-4BBC-B399-9ED57B718357}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{DAB51784-CCDC-4EF3-9FB3-168789653524}"/>
   </bookViews>
   <sheets>
     <sheet name="ASC devices" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ASC devices'!$A$1:$GK$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ASC devices'!$A$1:$GK$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="74">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>C1052</t>
   </si>
   <si>
     <t>C1062</t>
   </si>
   <si>
     <t>C1747</t>
   </si>
   <si>
     <t>C1825</t>
   </si>
   <si>
     <t>C1826</t>
   </si>
   <si>
     <t>C1827</t>
   </si>
   <si>
@@ -181,53 +181,50 @@
   <si>
     <t>Elastomeric infusion pump (e.g., On-Q* pump with bolus), including catheter and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
   <si>
     <t>C9806</t>
   </si>
   <si>
     <t>Rotary peristaltic infusion pump (e.g., ambIT pump), including catheter and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
   <si>
     <t>C9807</t>
   </si>
   <si>
     <t>Nerve stimulator, percutaneous, peripheral (e.g., sprint peripheral nerve stimulation system), including electrode and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
   <si>
     <t>C9808</t>
   </si>
   <si>
     <t>Nerve cryoablation probe (e.g., cryoICE, cryoSPHERE, cryoSPHERE MAX, cryo2), including probe and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
   <si>
     <t>C9809</t>
   </si>
   <si>
-    <t>Cryoablation needle (e.g., iovera system), including needle/tip and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
-[...1 lines deleted...]
-  <si>
     <t>C1739</t>
   </si>
   <si>
     <t>Tissue marker, probe detectable any method (implantable), with delivery system</t>
   </si>
   <si>
     <t>C1741</t>
   </si>
   <si>
     <t>Anchor/screw for bone fixation, absorbable (implantable)</t>
   </si>
   <si>
     <t>C1742</t>
   </si>
   <si>
     <t>Pressure monitoring system, compartmental intramuscular (implantable), continuous, including all components (e.g., introducer, sensor), excludes mobile (wireless) software application</t>
   </si>
   <si>
     <t>C1607</t>
   </si>
   <si>
     <t>C1608</t>
   </si>
   <si>
     <t>Neurostimulator, integrated (implantable), rechargeable with all implantable and external components including charging system</t>
@@ -254,50 +251,59 @@
     <t>Effective from date of service</t>
   </si>
   <si>
     <t>Effective through date of service</t>
   </si>
   <si>
     <t>Adapter, single use (i.e., disposable), for attaching  ultrasound system to upper  gastrointestinal endoscope</t>
   </si>
   <si>
     <t>Endoscope, single use (i.e., disposable), urinary tract, imaging/illumination device (insertable)</t>
   </si>
   <si>
     <t>Water circulating motorized cold therapy device (e.g., iceman) including all system components (e.g. pads, console, disposable parts), non-opioid medical device (must be a qualifying Medicare non-opioid medical device for post-surgical pain relief in accordance with section 4135 of the caa, 2023)</t>
   </si>
   <si>
     <t>Endoscope, single use (i.e., disposable), pulmonary, imaging/illumination device (insertable)</t>
   </si>
   <si>
     <t xml:space="preserve"> Generator, neurostimulator (implantable), non-rechargeable with carotid sinus baroreceptor stimulation lead(s)</t>
   </si>
   <si>
     <t>C1743</t>
   </si>
   <si>
     <t>Scaffold, endovascular non-coronary, resorbable drug eluting, with delivery system (implantable)</t>
+  </si>
+  <si>
+    <t>C1609</t>
+  </si>
+  <si>
+    <t>Vertebral device, motion-preserving, with screw fixation</t>
+  </si>
+  <si>
+    <t>Cryoneurolysis needle (e.g., iovera System), including needle/tip and all disposable system components, nonopioid medical device (must be a qualifying Medicare non-opioid medical device for post-surgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -761,75 +767,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
-  <dimension ref="A1:GK36"/>
+  <dimension ref="A1:GK37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="46" style="4" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="9" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:193" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1" s="12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
     </row>
     <row r="2" spans="1:193" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="22">
         <v>45658</v>
       </c>
       <c r="D2" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
@@ -1405,51 +1413,51 @@
       <c r="FS4"/>
       <c r="FT4"/>
       <c r="FU4"/>
       <c r="FV4"/>
       <c r="FW4"/>
       <c r="FX4"/>
       <c r="FY4"/>
       <c r="FZ4"/>
       <c r="GA4"/>
       <c r="GB4"/>
       <c r="GC4"/>
       <c r="GD4"/>
       <c r="GE4"/>
       <c r="GF4"/>
       <c r="GG4"/>
       <c r="GH4"/>
       <c r="GI4"/>
       <c r="GJ4"/>
       <c r="GK4"/>
     </row>
     <row r="5" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C5" s="22">
         <v>45658</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
@@ -2011,54 +2019,54 @@
       <c r="FP7"/>
       <c r="FQ7"/>
       <c r="FR7"/>
       <c r="FS7"/>
       <c r="FT7"/>
       <c r="FU7"/>
       <c r="FV7"/>
       <c r="FW7"/>
       <c r="FX7"/>
       <c r="FY7"/>
       <c r="FZ7"/>
       <c r="GA7"/>
       <c r="GB7"/>
       <c r="GC7"/>
       <c r="GD7"/>
       <c r="GE7"/>
       <c r="GF7"/>
       <c r="GG7"/>
       <c r="GH7"/>
       <c r="GI7"/>
       <c r="GJ7"/>
       <c r="GK7"/>
     </row>
     <row r="8" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="25" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C8" s="23">
         <v>46023</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
@@ -2217,51 +2225,51 @@
       <c r="FS8"/>
       <c r="FT8"/>
       <c r="FU8"/>
       <c r="FV8"/>
       <c r="FW8"/>
       <c r="FX8"/>
       <c r="FY8"/>
       <c r="FZ8"/>
       <c r="GA8"/>
       <c r="GB8"/>
       <c r="GC8"/>
       <c r="GD8"/>
       <c r="GE8"/>
       <c r="GF8"/>
       <c r="GG8"/>
       <c r="GH8"/>
       <c r="GI8"/>
       <c r="GJ8"/>
       <c r="GK8"/>
     </row>
     <row r="9" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="23">
         <v>45658</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
@@ -2417,54 +2425,54 @@
       <c r="FP9"/>
       <c r="FQ9"/>
       <c r="FR9"/>
       <c r="FS9"/>
       <c r="FT9"/>
       <c r="FU9"/>
       <c r="FV9"/>
       <c r="FW9"/>
       <c r="FX9"/>
       <c r="FY9"/>
       <c r="FZ9"/>
       <c r="GA9"/>
       <c r="GB9"/>
       <c r="GC9"/>
       <c r="GD9"/>
       <c r="GE9"/>
       <c r="GF9"/>
       <c r="GG9"/>
       <c r="GH9"/>
       <c r="GI9"/>
       <c r="GJ9"/>
       <c r="GK9"/>
     </row>
     <row r="10" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="24" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B10" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C10" s="23">
         <v>46023</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
@@ -2620,54 +2628,54 @@
       <c r="FP10"/>
       <c r="FQ10"/>
       <c r="FR10"/>
       <c r="FS10"/>
       <c r="FT10"/>
       <c r="FU10"/>
       <c r="FV10"/>
       <c r="FW10"/>
       <c r="FX10"/>
       <c r="FY10"/>
       <c r="FZ10"/>
       <c r="GA10"/>
       <c r="GB10"/>
       <c r="GC10"/>
       <c r="GD10"/>
       <c r="GE10"/>
       <c r="GF10"/>
       <c r="GG10"/>
       <c r="GH10"/>
       <c r="GI10"/>
       <c r="GJ10"/>
       <c r="GK10"/>
     </row>
     <row r="11" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C11" s="23">
         <v>46023</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
@@ -2821,61 +2829,61 @@
       <c r="FN11"/>
       <c r="FO11"/>
       <c r="FP11"/>
       <c r="FQ11"/>
       <c r="FR11"/>
       <c r="FS11"/>
       <c r="FT11"/>
       <c r="FU11"/>
       <c r="FV11"/>
       <c r="FW11"/>
       <c r="FX11"/>
       <c r="FY11"/>
       <c r="FZ11"/>
       <c r="GA11"/>
       <c r="GB11"/>
       <c r="GC11"/>
       <c r="GD11"/>
       <c r="GE11"/>
       <c r="GF11"/>
       <c r="GG11"/>
       <c r="GH11"/>
       <c r="GI11"/>
       <c r="GJ11"/>
       <c r="GK11"/>
     </row>
-    <row r="12" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>29</v>
+    <row r="12" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>72</v>
       </c>
       <c r="C12" s="23">
-        <v>45658</v>
-[...1 lines deleted...]
-      <c r="D12" s="29" t="s">
+        <v>46204</v>
+      </c>
+      <c r="D12" s="30" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
@@ -3026,54 +3034,54 @@
       <c r="FP12"/>
       <c r="FQ12"/>
       <c r="FR12"/>
       <c r="FS12"/>
       <c r="FT12"/>
       <c r="FU12"/>
       <c r="FV12"/>
       <c r="FW12"/>
       <c r="FX12"/>
       <c r="FY12"/>
       <c r="FZ12"/>
       <c r="GA12"/>
       <c r="GB12"/>
       <c r="GC12"/>
       <c r="GD12"/>
       <c r="GE12"/>
       <c r="GF12"/>
       <c r="GG12"/>
       <c r="GH12"/>
       <c r="GI12"/>
       <c r="GJ12"/>
       <c r="GK12"/>
     </row>
     <row r="13" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C13" s="23">
         <v>45658</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
@@ -3229,54 +3237,54 @@
       <c r="FP13"/>
       <c r="FQ13"/>
       <c r="FR13"/>
       <c r="FS13"/>
       <c r="FT13"/>
       <c r="FU13"/>
       <c r="FV13"/>
       <c r="FW13"/>
       <c r="FX13"/>
       <c r="FY13"/>
       <c r="FZ13"/>
       <c r="GA13"/>
       <c r="GB13"/>
       <c r="GC13"/>
       <c r="GD13"/>
       <c r="GE13"/>
       <c r="GF13"/>
       <c r="GG13"/>
       <c r="GH13"/>
       <c r="GI13"/>
       <c r="GJ13"/>
       <c r="GK13"/>
     </row>
     <row r="14" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C14" s="23">
         <v>45658</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
@@ -3430,56 +3438,56 @@
       <c r="FN14"/>
       <c r="FO14"/>
       <c r="FP14"/>
       <c r="FQ14"/>
       <c r="FR14"/>
       <c r="FS14"/>
       <c r="FT14"/>
       <c r="FU14"/>
       <c r="FV14"/>
       <c r="FW14"/>
       <c r="FX14"/>
       <c r="FY14"/>
       <c r="FZ14"/>
       <c r="GA14"/>
       <c r="GB14"/>
       <c r="GC14"/>
       <c r="GD14"/>
       <c r="GE14"/>
       <c r="GF14"/>
       <c r="GG14"/>
       <c r="GH14"/>
       <c r="GI14"/>
       <c r="GJ14"/>
       <c r="GK14"/>
     </row>
-    <row r="15" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C15" s="23">
         <v>45658</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
@@ -3634,60 +3642,60 @@
       <c r="FO15"/>
       <c r="FP15"/>
       <c r="FQ15"/>
       <c r="FR15"/>
       <c r="FS15"/>
       <c r="FT15"/>
       <c r="FU15"/>
       <c r="FV15"/>
       <c r="FW15"/>
       <c r="FX15"/>
       <c r="FY15"/>
       <c r="FZ15"/>
       <c r="GA15"/>
       <c r="GB15"/>
       <c r="GC15"/>
       <c r="GD15"/>
       <c r="GE15"/>
       <c r="GF15"/>
       <c r="GG15"/>
       <c r="GH15"/>
       <c r="GI15"/>
       <c r="GJ15"/>
       <c r="GK15"/>
     </row>
     <row r="16" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A16" s="19" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="21">
+      <c r="A16" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="23">
         <v>45658</v>
       </c>
-      <c r="D16" s="28" t="s">
+      <c r="D16" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
@@ -3836,59 +3844,59 @@
       <c r="FN16"/>
       <c r="FO16"/>
       <c r="FP16"/>
       <c r="FQ16"/>
       <c r="FR16"/>
       <c r="FS16"/>
       <c r="FT16"/>
       <c r="FU16"/>
       <c r="FV16"/>
       <c r="FW16"/>
       <c r="FX16"/>
       <c r="FY16"/>
       <c r="FZ16"/>
       <c r="GA16"/>
       <c r="GB16"/>
       <c r="GC16"/>
       <c r="GD16"/>
       <c r="GE16"/>
       <c r="GF16"/>
       <c r="GG16"/>
       <c r="GH16"/>
       <c r="GI16"/>
       <c r="GJ16"/>
       <c r="GK16"/>
     </row>
-    <row r="17" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="C17" s="21">
-        <v>46023</v>
+        <v>45658</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4039,59 +4047,59 @@
       <c r="FN17"/>
       <c r="FO17"/>
       <c r="FP17"/>
       <c r="FQ17"/>
       <c r="FR17"/>
       <c r="FS17"/>
       <c r="FT17"/>
       <c r="FU17"/>
       <c r="FV17"/>
       <c r="FW17"/>
       <c r="FX17"/>
       <c r="FY17"/>
       <c r="FZ17"/>
       <c r="GA17"/>
       <c r="GB17"/>
       <c r="GC17"/>
       <c r="GD17"/>
       <c r="GE17"/>
       <c r="GF17"/>
       <c r="GG17"/>
       <c r="GH17"/>
       <c r="GI17"/>
       <c r="GJ17"/>
       <c r="GK17"/>
     </row>
-    <row r="18" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="C18" s="21">
-        <v>45931</v>
+        <v>46023</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -4242,56 +4250,56 @@
       <c r="FN18"/>
       <c r="FO18"/>
       <c r="FP18"/>
       <c r="FQ18"/>
       <c r="FR18"/>
       <c r="FS18"/>
       <c r="FT18"/>
       <c r="FU18"/>
       <c r="FV18"/>
       <c r="FW18"/>
       <c r="FX18"/>
       <c r="FY18"/>
       <c r="FZ18"/>
       <c r="GA18"/>
       <c r="GB18"/>
       <c r="GC18"/>
       <c r="GD18"/>
       <c r="GE18"/>
       <c r="GF18"/>
       <c r="GG18"/>
       <c r="GH18"/>
       <c r="GI18"/>
       <c r="GJ18"/>
       <c r="GK18"/>
     </row>
-    <row r="19" spans="1:193" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C19" s="21">
         <v>45931</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
@@ -4445,59 +4453,59 @@
       <c r="FN19"/>
       <c r="FO19"/>
       <c r="FP19"/>
       <c r="FQ19"/>
       <c r="FR19"/>
       <c r="FS19"/>
       <c r="FT19"/>
       <c r="FU19"/>
       <c r="FV19"/>
       <c r="FW19"/>
       <c r="FX19"/>
       <c r="FY19"/>
       <c r="FZ19"/>
       <c r="GA19"/>
       <c r="GB19"/>
       <c r="GC19"/>
       <c r="GD19"/>
       <c r="GE19"/>
       <c r="GF19"/>
       <c r="GG19"/>
       <c r="GH19"/>
       <c r="GI19"/>
       <c r="GJ19"/>
       <c r="GK19"/>
     </row>
-    <row r="20" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:193" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="C20" s="21">
-        <v>46113</v>
+        <v>45931</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -4649,58 +4657,58 @@
       <c r="FO20"/>
       <c r="FP20"/>
       <c r="FQ20"/>
       <c r="FR20"/>
       <c r="FS20"/>
       <c r="FT20"/>
       <c r="FU20"/>
       <c r="FV20"/>
       <c r="FW20"/>
       <c r="FX20"/>
       <c r="FY20"/>
       <c r="FZ20"/>
       <c r="GA20"/>
       <c r="GB20"/>
       <c r="GC20"/>
       <c r="GD20"/>
       <c r="GE20"/>
       <c r="GF20"/>
       <c r="GG20"/>
       <c r="GH20"/>
       <c r="GI20"/>
       <c r="GJ20"/>
       <c r="GK20"/>
     </row>
     <row r="21" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A21" s="9" t="s">
-[...6 lines deleted...]
-        <v>45658</v>
+      <c r="A21" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="21">
+        <v>46113</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -4853,54 +4861,54 @@
       <c r="FP21"/>
       <c r="FQ21"/>
       <c r="FR21"/>
       <c r="FS21"/>
       <c r="FT21"/>
       <c r="FU21"/>
       <c r="FV21"/>
       <c r="FW21"/>
       <c r="FX21"/>
       <c r="FY21"/>
       <c r="FZ21"/>
       <c r="GA21"/>
       <c r="GB21"/>
       <c r="GC21"/>
       <c r="GD21"/>
       <c r="GE21"/>
       <c r="GF21"/>
       <c r="GG21"/>
       <c r="GH21"/>
       <c r="GI21"/>
       <c r="GJ21"/>
       <c r="GK21"/>
     </row>
     <row r="22" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="C22" s="23">
         <v>45658</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
@@ -5054,56 +5062,56 @@
       <c r="FN22"/>
       <c r="FO22"/>
       <c r="FP22"/>
       <c r="FQ22"/>
       <c r="FR22"/>
       <c r="FS22"/>
       <c r="FT22"/>
       <c r="FU22"/>
       <c r="FV22"/>
       <c r="FW22"/>
       <c r="FX22"/>
       <c r="FY22"/>
       <c r="FZ22"/>
       <c r="GA22"/>
       <c r="GB22"/>
       <c r="GC22"/>
       <c r="GD22"/>
       <c r="GE22"/>
       <c r="GF22"/>
       <c r="GG22"/>
       <c r="GH22"/>
       <c r="GI22"/>
       <c r="GJ22"/>
       <c r="GK22"/>
     </row>
-    <row r="23" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="C23" s="23">
         <v>45658</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
@@ -5257,56 +5265,56 @@
       <c r="FN23"/>
       <c r="FO23"/>
       <c r="FP23"/>
       <c r="FQ23"/>
       <c r="FR23"/>
       <c r="FS23"/>
       <c r="FT23"/>
       <c r="FU23"/>
       <c r="FV23"/>
       <c r="FW23"/>
       <c r="FX23"/>
       <c r="FY23"/>
       <c r="FZ23"/>
       <c r="GA23"/>
       <c r="GB23"/>
       <c r="GC23"/>
       <c r="GD23"/>
       <c r="GE23"/>
       <c r="GF23"/>
       <c r="GG23"/>
       <c r="GH23"/>
       <c r="GI23"/>
       <c r="GJ23"/>
       <c r="GK23"/>
     </row>
-    <row r="24" spans="1:193" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="C24" s="23">
         <v>45658</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
@@ -5462,51 +5470,51 @@
       <c r="FP24"/>
       <c r="FQ24"/>
       <c r="FR24"/>
       <c r="FS24"/>
       <c r="FT24"/>
       <c r="FU24"/>
       <c r="FV24"/>
       <c r="FW24"/>
       <c r="FX24"/>
       <c r="FY24"/>
       <c r="FZ24"/>
       <c r="GA24"/>
       <c r="GB24"/>
       <c r="GC24"/>
       <c r="GD24"/>
       <c r="GE24"/>
       <c r="GF24"/>
       <c r="GG24"/>
       <c r="GH24"/>
       <c r="GI24"/>
       <c r="GJ24"/>
       <c r="GK24"/>
     </row>
     <row r="25" spans="1:193" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="23">
         <v>45658</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
@@ -5663,56 +5671,56 @@
       <c r="FN25"/>
       <c r="FO25"/>
       <c r="FP25"/>
       <c r="FQ25"/>
       <c r="FR25"/>
       <c r="FS25"/>
       <c r="FT25"/>
       <c r="FU25"/>
       <c r="FV25"/>
       <c r="FW25"/>
       <c r="FX25"/>
       <c r="FY25"/>
       <c r="FZ25"/>
       <c r="GA25"/>
       <c r="GB25"/>
       <c r="GC25"/>
       <c r="GD25"/>
       <c r="GE25"/>
       <c r="GF25"/>
       <c r="GG25"/>
       <c r="GH25"/>
       <c r="GI25"/>
       <c r="GJ25"/>
       <c r="GK25"/>
     </row>
-    <row r="26" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:193" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C26" s="23">
         <v>45658</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
@@ -5868,54 +5876,54 @@
       <c r="FP26"/>
       <c r="FQ26"/>
       <c r="FR26"/>
       <c r="FS26"/>
       <c r="FT26"/>
       <c r="FU26"/>
       <c r="FV26"/>
       <c r="FW26"/>
       <c r="FX26"/>
       <c r="FY26"/>
       <c r="FZ26"/>
       <c r="GA26"/>
       <c r="GB26"/>
       <c r="GC26"/>
       <c r="GD26"/>
       <c r="GE26"/>
       <c r="GF26"/>
       <c r="GG26"/>
       <c r="GH26"/>
       <c r="GI26"/>
       <c r="GJ26"/>
       <c r="GK26"/>
     </row>
     <row r="27" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C27" s="23">
         <v>45658</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
@@ -6069,172 +6077,375 @@
       <c r="FN27"/>
       <c r="FO27"/>
       <c r="FP27"/>
       <c r="FQ27"/>
       <c r="FR27"/>
       <c r="FS27"/>
       <c r="FT27"/>
       <c r="FU27"/>
       <c r="FV27"/>
       <c r="FW27"/>
       <c r="FX27"/>
       <c r="FY27"/>
       <c r="FZ27"/>
       <c r="GA27"/>
       <c r="GB27"/>
       <c r="GC27"/>
       <c r="GD27"/>
       <c r="GE27"/>
       <c r="GF27"/>
       <c r="GG27"/>
       <c r="GH27"/>
       <c r="GI27"/>
       <c r="GJ27"/>
       <c r="GK27"/>
     </row>
-    <row r="28" spans="1:193" ht="30" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>27</v>
+    <row r="28" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>14</v>
       </c>
       <c r="C28" s="23">
         <v>45658</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>25</v>
       </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
+      <c r="DK28"/>
+      <c r="DL28"/>
+      <c r="DM28"/>
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28"/>
+      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28"/>
+      <c r="DU28"/>
+      <c r="DV28"/>
+      <c r="DW28"/>
+      <c r="DX28"/>
+      <c r="DY28"/>
+      <c r="DZ28"/>
+      <c r="EA28"/>
+      <c r="EB28"/>
+      <c r="EC28"/>
+      <c r="ED28"/>
+      <c r="EE28"/>
+      <c r="EF28"/>
+      <c r="EG28"/>
+      <c r="EH28"/>
+      <c r="EI28"/>
+      <c r="EJ28"/>
+      <c r="EK28"/>
+      <c r="EL28"/>
+      <c r="EM28"/>
+      <c r="EN28"/>
+      <c r="EO28"/>
+      <c r="EP28"/>
+      <c r="EQ28"/>
+      <c r="ER28"/>
+      <c r="ES28"/>
+      <c r="ET28"/>
+      <c r="EU28"/>
+      <c r="EV28"/>
+      <c r="EW28"/>
+      <c r="EX28"/>
+      <c r="EY28"/>
+      <c r="EZ28"/>
+      <c r="FA28"/>
+      <c r="FB28"/>
+      <c r="FC28"/>
+      <c r="FD28"/>
+      <c r="FE28"/>
+      <c r="FF28"/>
+      <c r="FG28"/>
+      <c r="FH28"/>
+      <c r="FI28"/>
+      <c r="FJ28"/>
+      <c r="FK28"/>
+      <c r="FL28"/>
+      <c r="FM28"/>
+      <c r="FN28"/>
+      <c r="FO28"/>
+      <c r="FP28"/>
+      <c r="FQ28"/>
+      <c r="FR28"/>
+      <c r="FS28"/>
+      <c r="FT28"/>
+      <c r="FU28"/>
+      <c r="FV28"/>
+      <c r="FW28"/>
+      <c r="FX28"/>
+      <c r="FY28"/>
+      <c r="FZ28"/>
+      <c r="GA28"/>
+      <c r="GB28"/>
+      <c r="GC28"/>
+      <c r="GD28"/>
+      <c r="GE28"/>
+      <c r="GF28"/>
+      <c r="GG28"/>
+      <c r="GH28"/>
+      <c r="GI28"/>
+      <c r="GJ28"/>
+      <c r="GK28"/>
     </row>
-    <row r="29" spans="1:193" ht="45" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:193" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:193" ht="45" x14ac:dyDescent="0.25">
+      <c r="A30" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="15" t="s">
+      <c r="B30" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C30" s="22">
         <v>45658</v>
       </c>
-      <c r="D29" s="29" t="s">
-[...13 lines deleted...]
-      <c r="D30" s="31" t="s">
+      <c r="D30" s="29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:193" ht="90" x14ac:dyDescent="0.25">
       <c r="A31" s="16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B31" s="26" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C31" s="18">
         <v>45658</v>
       </c>
       <c r="D31" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="32" spans="1:193" ht="105" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:193" ht="90" x14ac:dyDescent="0.25">
       <c r="A32" s="16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B32" s="26" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C32" s="18">
         <v>45658</v>
       </c>
       <c r="D32" s="31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="105" x14ac:dyDescent="0.25">
       <c r="A33" s="16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B33" s="26" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C33" s="18">
         <v>45658</v>
       </c>
       <c r="D33" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" ht="105" x14ac:dyDescent="0.25">
       <c r="A34" s="16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B34" s="26" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C34" s="18">
         <v>45658</v>
       </c>
       <c r="D34" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="35" spans="1:4" ht="105" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A35" s="16" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="B35" s="26" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C35" s="18">
+        <v>45658</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="105" x14ac:dyDescent="0.25">
+      <c r="A36" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" s="18">
         <v>46023</v>
       </c>
-      <c r="D35" s="28" t="s">
+      <c r="D36" s="28" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D36" s="27"/>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="16"/>
+      <c r="B37" s="17"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="27"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:GK27" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
-[...1 lines deleted...]
-      <sortCondition ref="A1:A27"/>
+  <autoFilter ref="A1:GK28" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:GK28">
+      <sortCondition ref="A1:A28"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>