--- v0 (2026-04-03)
+++ v1 (2026-09-22)
@@ -2,87 +2,87 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\03 26 2026 JH JL Pricing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\06 29 2026 JH JL Pricing\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEBEF3D9-0699-4621-92C2-ECE0C632674F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1577AE4D-8FAC-4311-B853-A393DF0F07EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{51470A84-003C-4E39-A331-31E006F81592}"/>
+    <workbookView xWindow="33045" yWindow="675" windowWidth="21600" windowHeight="12390" xr2:uid="{51470A84-003C-4E39-A331-31E006F81592}"/>
   </bookViews>
   <sheets>
     <sheet name="DRUGS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">DRUGS!$A$1:$D$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="730" uniqueCount="393">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="411">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t xml:space="preserve">Descriptions </t>
   </si>
   <si>
     <t>J0220</t>
   </si>
   <si>
     <t>Injection, alglucosidase alfa, 10 mg, not otherwise specified</t>
   </si>
   <si>
     <t>J0380</t>
   </si>
   <si>
     <t>J0390</t>
   </si>
   <si>
     <t>Injection, metaraminol bitartrate, per 10 mg</t>
   </si>
   <si>
     <t>Injection, chloroquine HCl, up to 250 mg</t>
   </si>
   <si>
@@ -1218,50 +1218,104 @@
     <t>J9313</t>
   </si>
   <si>
     <t>Injection, moxetumomab pasudotox-tdfk, 0.01 mg</t>
   </si>
   <si>
     <t>Allowance</t>
   </si>
   <si>
     <t>J1098</t>
   </si>
   <si>
     <t>Articaine ophthalmic, 8% solution, 0.4 ml</t>
   </si>
   <si>
     <t>J9003</t>
   </si>
   <si>
     <t>Leuprolide injectable (camcevi etm), 1 mg</t>
   </si>
   <si>
     <t>J0287</t>
   </si>
   <si>
     <t>Injection, amphotericin b lipid complex, 10 mg</t>
+  </si>
+  <si>
+    <t>J9196</t>
+  </si>
+  <si>
+    <t>Injection, gemcitabine hydrochloride (accord), not therapeutically equivalent to j9201, 200 mg</t>
+  </si>
+  <si>
+    <t>J9295</t>
+  </si>
+  <si>
+    <t>Injection, necitumumab, 1 mg</t>
+  </si>
+  <si>
+    <t>J9323</t>
+  </si>
+  <si>
+    <t>Injection, pemetrexed ditromethamine, 10 mg</t>
+  </si>
+  <si>
+    <t>Q5165</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-mobz (oziltus), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5166</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-desu (osvyrti/jubereq), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5167</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-qbde (enoby/xtrenbo), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5168</t>
+  </si>
+  <si>
+    <t>Injection, ranibizumab-leyk (nufymco), biosimilar, 0.1 mg</t>
+  </si>
+  <si>
+    <t>Q5170</t>
+  </si>
+  <si>
+    <t>Injection, aflibercept-boav (eydenzelt), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5171</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-mobz (boncresa), biosimilar, 1 mg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri Light"/>
@@ -1335,51 +1389,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1416,50 +1470,51 @@
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -1738,54 +1793,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8189E9E-E08D-40B1-AA06-D51CB9C52890}">
-  <dimension ref="A1:E2008"/>
+  <dimension ref="A1:E2018"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" topLeftCell="A188" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="G200" sqref="G200"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="53" style="27" customWidth="1"/>
     <col min="3" max="3" width="24.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="21" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>386</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E1" s="5" t="s">
@@ -4422,745 +4477,865 @@
       </c>
       <c r="D156" s="20">
         <v>45658</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="9" t="s">
         <v>380</v>
       </c>
       <c r="B157" s="13" t="s">
         <v>381</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D157" s="20">
         <v>46023</v>
       </c>
       <c r="E157" s="20">
         <v>46112</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A158" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="B158" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="C158" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D158" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E158" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" s="9" t="s">
         <v>160</v>
       </c>
-      <c r="B158" s="13" t="s">
+      <c r="B159" s="13" t="s">
         <v>161</v>
       </c>
-      <c r="C158" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="19">
+      <c r="C159" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D159" s="19">
         <v>45383</v>
-      </c>
-[...15 lines deleted...]
-        <v>44927</v>
       </c>
       <c r="E159" s="18" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A160" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C160" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D160" s="19">
+        <v>44927</v>
+      </c>
+      <c r="E160" s="18" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A161" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="B160" s="13" t="s">
+      <c r="B161" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="C160" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="19">
+      <c r="C161" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D161" s="19">
         <v>45200</v>
-      </c>
-[...15 lines deleted...]
-        <v>44927</v>
       </c>
       <c r="E161" s="18" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B162" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D162" s="19">
         <v>44927</v>
       </c>
       <c r="E162" s="18" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="163" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C163" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D163" s="19">
+        <v>44927</v>
+      </c>
+      <c r="E163" s="18" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A164" s="9" t="s">
         <v>294</v>
       </c>
-      <c r="B163" s="13" t="s">
+      <c r="B164" s="13" t="s">
         <v>295</v>
       </c>
-      <c r="C163" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="20">
+      <c r="C164" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D164" s="20">
         <v>45658</v>
       </c>
-      <c r="E163" s="10" t="s">
-[...16 lines deleted...]
-      <c r="E164" s="18" t="s">
+      <c r="E164" s="10" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B165" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C165" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D165" s="19">
+        <v>44927</v>
+      </c>
+      <c r="E165" s="18" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" s="9" t="s">
         <v>154</v>
       </c>
-      <c r="B165" s="13" t="s">
+      <c r="B166" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="C165" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="19">
+      <c r="C166" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D166" s="19">
         <v>45383</v>
       </c>
-      <c r="E165" s="18" t="s">
-[...17 lines deleted...]
-        <v>45657</v>
+      <c r="E166" s="18" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="167" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A167" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15" t="s">
         <v>141</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D167" s="19">
-        <v>46023</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>45292</v>
+      </c>
+      <c r="E167" s="19">
+        <v>45657</v>
       </c>
     </row>
     <row r="168" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A168" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B168" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D168" s="19">
+        <v>46023</v>
+      </c>
+      <c r="E168" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A169" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="B168" s="15" t="s">
+      <c r="B169" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="C168" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D168" s="19">
+      <c r="C169" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D169" s="19">
         <v>45292</v>
       </c>
-      <c r="E168" s="19">
+      <c r="E169" s="19">
         <v>45474</v>
-      </c>
-[...15 lines deleted...]
-        <v>45897</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="16" t="s">
+        <v>327</v>
+      </c>
+      <c r="B170" s="17" t="s">
+        <v>328</v>
+      </c>
+      <c r="C170" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D170" s="20">
+        <v>45839</v>
+      </c>
+      <c r="E170" s="20">
+        <v>45897</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" s="16" t="s">
         <v>382</v>
       </c>
-      <c r="B170" s="17" t="s">
+      <c r="B171" s="17" t="s">
         <v>383</v>
       </c>
-      <c r="C170" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D170" s="20">
+      <c r="C171" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D171" s="20">
         <v>46023</v>
-      </c>
-[...15 lines deleted...]
-        <v>45658</v>
       </c>
       <c r="E171" s="20" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="B172" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="C172" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D172" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E172" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A173" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="B173" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="C173" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D173" s="20">
+        <v>45658</v>
+      </c>
+      <c r="E173" s="20">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" s="28" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A174" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="B174" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="C174" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D174" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E174" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" s="16" t="s">
         <v>298</v>
       </c>
-      <c r="B172" s="17" t="s">
+      <c r="B175" s="17" t="s">
         <v>299</v>
       </c>
-      <c r="C172" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="20">
+      <c r="C175" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D175" s="20">
         <v>45658</v>
       </c>
-      <c r="E172" s="20" t="s">
-[...4 lines deleted...]
-      <c r="A173" s="16" t="s">
+      <c r="E175" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" s="16" t="s">
         <v>384</v>
       </c>
-      <c r="B173" s="17" t="s">
+      <c r="B176" s="17" t="s">
         <v>385</v>
       </c>
-      <c r="C173" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="20">
+      <c r="C176" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D176" s="20">
         <v>46023</v>
       </c>
-      <c r="E173" s="20" t="s">
-[...4 lines deleted...]
-      <c r="A174" s="9" t="s">
+      <c r="E176" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" s="9" t="s">
         <v>319</v>
       </c>
-      <c r="B174" s="24" t="s">
+      <c r="B177" s="24" t="s">
         <v>320</v>
       </c>
-      <c r="C174" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D174" s="22">
+      <c r="C177" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D177" s="22">
         <v>45733</v>
       </c>
-      <c r="E174" s="8" t="s">
-[...4 lines deleted...]
-      <c r="A175" s="9" t="s">
+      <c r="E177" s="8" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A178" s="9" t="s">
         <v>133</v>
       </c>
-      <c r="B175" s="13" t="s">
+      <c r="B178" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="C175" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D175" s="19">
+      <c r="C178" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D178" s="19">
         <v>45108</v>
       </c>
-      <c r="E175" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A176" s="14" t="s">
+      <c r="E178" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="C179" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D179" s="19">
+        <v>46204</v>
+      </c>
+      <c r="E179" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="B176" s="15" t="s">
+      <c r="B180" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="C176" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D176" s="19">
+      <c r="C180" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D180" s="19">
         <v>45292</v>
       </c>
-      <c r="E176" s="19">
+      <c r="E180" s="19">
         <v>45351</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A177" s="14" t="s">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" s="14" t="s">
         <v>168</v>
       </c>
-      <c r="B177" s="15" t="s">
+      <c r="B181" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="C177" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D177" s="19">
+      <c r="C181" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D181" s="19">
         <v>45474</v>
       </c>
-      <c r="E177" s="19">
+      <c r="E181" s="19">
         <v>45783</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A178" s="16" t="s">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" s="16" t="s">
         <v>300</v>
       </c>
-      <c r="B178" s="17" t="s">
+      <c r="B182" s="17" t="s">
         <v>301</v>
       </c>
-      <c r="C178" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D178" s="20">
+      <c r="C182" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D182" s="20">
         <v>45658</v>
       </c>
-      <c r="E178" s="20" t="s">
-[...68 lines deleted...]
-        <v>45949</v>
+      <c r="E182" s="20" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="183" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A183" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="B183" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="C183" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D183" s="20">
+        <v>45292</v>
+      </c>
+      <c r="E183" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="B184" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="C184" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D184" s="20">
+        <v>45839</v>
+      </c>
+      <c r="E184" s="20">
+        <v>45852</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B185" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C185" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D185" s="19">
+        <v>45383</v>
+      </c>
+      <c r="E185" s="19">
+        <v>45412</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C186" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D186" s="19">
+        <v>45383</v>
+      </c>
+      <c r="E186" s="19">
+        <v>45949</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A187" s="9" t="s">
         <v>187</v>
       </c>
-      <c r="B183" s="13" t="s">
+      <c r="B187" s="13" t="s">
         <v>188</v>
       </c>
-      <c r="C183" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D183" s="19">
+      <c r="C187" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D187" s="19">
         <v>45566</v>
       </c>
-      <c r="E183" s="19">
+      <c r="E187" s="19">
         <v>46022</v>
       </c>
     </row>
-    <row r="184" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-      <c r="A184" s="9" t="s">
+    <row r="188" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A188" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="B184" s="13" t="s">
+      <c r="B188" s="13" t="s">
         <v>171</v>
       </c>
-      <c r="C184" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D184" s="19">
+      <c r="C188" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D188" s="19">
         <v>45474</v>
       </c>
-      <c r="E184" s="19">
+      <c r="E188" s="19">
         <v>45657</v>
       </c>
     </row>
-    <row r="185" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-      <c r="A185" s="9" t="s">
+    <row r="189" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A189" s="9" t="s">
         <v>172</v>
       </c>
-      <c r="B185" s="13" t="s">
+      <c r="B189" s="13" t="s">
         <v>173</v>
       </c>
-      <c r="C185" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="19">
+      <c r="C189" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D189" s="19">
         <v>45474</v>
       </c>
-      <c r="E185" s="19">
+      <c r="E189" s="19">
         <v>45657</v>
-      </c>
-[...66 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="B190" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="C190" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D190" s="20">
+        <v>45658</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A191" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="B191" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="C191" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D191" s="20">
+        <v>45748</v>
+      </c>
+      <c r="E191" s="10" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="B192" s="25" t="s">
+        <v>324</v>
+      </c>
+      <c r="C192" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D192" s="20">
+        <v>45748</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="B193" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C193" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D193" s="20">
+        <v>45839</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" s="11" t="s">
         <v>340</v>
       </c>
-      <c r="B190" s="25" t="s">
+      <c r="B194" s="25" t="s">
         <v>342</v>
       </c>
-      <c r="C190" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D190" s="20">
+      <c r="C194" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D194" s="20">
         <v>45931</v>
       </c>
-      <c r="E190" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A191" s="11" t="s">
+      <c r="E194" s="10" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" s="11" t="s">
         <v>341</v>
       </c>
-      <c r="B191" s="25" t="s">
+      <c r="B195" s="25" t="s">
         <v>343</v>
       </c>
-      <c r="C191" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D191" s="20">
+      <c r="C195" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D195" s="20">
         <v>45931</v>
       </c>
-      <c r="E191" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A192" s="11" t="s">
+      <c r="E195" s="10" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A196" s="11" t="s">
         <v>344</v>
       </c>
-      <c r="B192" s="25" t="s">
+      <c r="B196" s="25" t="s">
         <v>345</v>
       </c>
-      <c r="C192" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D192" s="20">
+      <c r="C196" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D196" s="20">
         <v>45931</v>
       </c>
-      <c r="E192" s="20">
+      <c r="E196" s="20">
         <v>45953</v>
       </c>
     </row>
-    <row r="193" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-      <c r="A193" s="9" t="s">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="B197" s="25" t="s">
+        <v>400</v>
+      </c>
+      <c r="C197" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D197" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E197" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A198" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="B198" s="25" t="s">
+        <v>402</v>
+      </c>
+      <c r="C198" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D198" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E198" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A199" s="11" t="s">
+        <v>403</v>
+      </c>
+      <c r="B199" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="C199" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D199" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E199" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="B200" s="25" t="s">
+        <v>406</v>
+      </c>
+      <c r="C200" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D200" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E200" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="B201" s="25" t="s">
+        <v>408</v>
+      </c>
+      <c r="C201" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D201" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E201" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="B202" s="25" t="s">
+        <v>410</v>
+      </c>
+      <c r="C202" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D202" s="20">
+        <v>46204</v>
+      </c>
+      <c r="E202" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A203" s="9" t="s">
         <v>304</v>
       </c>
-      <c r="B193" s="13" t="s">
+      <c r="B203" s="13" t="s">
         <v>308</v>
       </c>
-      <c r="C193" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D193" s="20">
+      <c r="C203" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D203" s="20">
         <v>45658</v>
       </c>
-      <c r="E193" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A194" s="9" t="s">
+      <c r="E203" s="10" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A204" s="9" t="s">
         <v>305</v>
       </c>
-      <c r="B194" s="13" t="s">
+      <c r="B204" s="13" t="s">
         <v>306</v>
       </c>
-      <c r="C194" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D194" s="20">
+      <c r="C204" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D204" s="20">
         <v>45658</v>
       </c>
-      <c r="E194" s="20">
+      <c r="E204" s="20">
         <v>45930</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A195" s="9" t="s">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" s="9" t="s">
         <v>307</v>
       </c>
-      <c r="B195" s="13" t="s">
+      <c r="B205" s="13" t="s">
         <v>333</v>
       </c>
-      <c r="C195" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="20">
+      <c r="C205" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D205" s="20">
         <v>45658</v>
       </c>
-      <c r="E195" s="20">
+      <c r="E205" s="20">
         <v>45838</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="C205" s="7"/>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="6"/>
       <c r="B206" s="26"/>
       <c r="C206" s="7"/>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="6"/>
       <c r="B207" s="26"/>
       <c r="C207" s="7"/>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="6"/>
       <c r="B208" s="26"/>
       <c r="C208" s="7"/>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A209" s="6"/>
       <c r="B209" s="26"/>
       <c r="C209" s="7"/>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A210" s="6"/>
       <c r="B210" s="26"/>
       <c r="C210" s="7"/>
@@ -14132,71 +14307,136 @@
     </row>
     <row r="2004" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2004" s="6"/>
       <c r="B2004" s="26"/>
       <c r="C2004" s="7"/>
     </row>
     <row r="2005" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2005" s="6"/>
       <c r="B2005" s="26"/>
       <c r="C2005" s="7"/>
     </row>
     <row r="2006" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2006" s="6"/>
       <c r="B2006" s="26"/>
       <c r="C2006" s="7"/>
     </row>
     <row r="2007" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2007" s="6"/>
       <c r="B2007" s="26"/>
       <c r="C2007" s="7"/>
     </row>
     <row r="2008" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2008" s="6"/>
       <c r="B2008" s="26"/>
       <c r="C2008" s="7"/>
+    </row>
+    <row r="2009" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2009" s="6"/>
+      <c r="B2009" s="26"/>
+      <c r="C2009" s="7"/>
+    </row>
+    <row r="2010" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2010" s="6"/>
+      <c r="B2010" s="26"/>
+      <c r="C2010" s="7"/>
+    </row>
+    <row r="2011" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2011" s="6"/>
+      <c r="B2011" s="26"/>
+      <c r="C2011" s="7"/>
+    </row>
+    <row r="2012" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2012" s="6"/>
+      <c r="B2012" s="26"/>
+      <c r="C2012" s="7"/>
+    </row>
+    <row r="2013" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2013" s="6"/>
+      <c r="B2013" s="26"/>
+      <c r="C2013" s="7"/>
+    </row>
+    <row r="2014" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2014" s="6"/>
+      <c r="B2014" s="26"/>
+      <c r="C2014" s="7"/>
+    </row>
+    <row r="2015" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2015" s="6"/>
+      <c r="B2015" s="26"/>
+      <c r="C2015" s="7"/>
+    </row>
+    <row r="2016" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2016" s="6"/>
+      <c r="B2016" s="26"/>
+      <c r="C2016" s="7"/>
+    </row>
+    <row r="2017" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2017" s="6"/>
+      <c r="B2017" s="26"/>
+      <c r="C2017" s="7"/>
+    </row>
+    <row r="2018" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2018" s="6"/>
+      <c r="B2018" s="26"/>
+      <c r="C2018" s="7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1" xr:uid="{F8189E9E-E08D-40B1-AA06-D51CB9C52890}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069B6333D69391A4E99490FA9D001EFF2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22b4f09d78445206be5114e9b5a92847">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6834f8c0c0eabdc6c42b2f987c760c09">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -14266,100 +14506,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18307496-7D77-42CA-8FC6-DC4ECF23C29D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9921600B-B999-48E1-9751-35F45E98588F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6DE9855-BEB2-4FD9-8B50-C0D0DADD2B66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9921600B-B999-48E1-9751-35F45E98588F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18307496-7D77-42CA-8FC6-DC4ECF23C29D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DRUGS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>