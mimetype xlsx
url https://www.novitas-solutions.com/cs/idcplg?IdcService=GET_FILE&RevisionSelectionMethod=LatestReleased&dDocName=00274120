--- v0 (2026-04-03)
+++ v1 (2026-09-22)
@@ -2,84 +2,84 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\RELEASE FILES\10 06 2025 JH JL Pricing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\06 29 2026 JH JL Pricing\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0379A5D-65B1-4B5C-ABEE-0EFAE1BAD61C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B2A02B2-7AA1-479E-9077-3CFAEFD91D39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{3E17E226-8485-4152-9EB9-93AC8F5FEAC2}"/>
+    <workbookView xWindow="32520" yWindow="0" windowWidth="21600" windowHeight="12390" xr2:uid="{3E17E226-8485-4152-9EB9-93AC8F5FEAC2}"/>
   </bookViews>
   <sheets>
     <sheet name="radiopharms" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="181">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>A9500</t>
   </si>
   <si>
     <t>Technetium Tc-99m sestamibi, diagnostic, per study dose</t>
   </si>
   <si>
     <t>A9501</t>
   </si>
   <si>
     <t>A9502</t>
   </si>
   <si>
     <t>A9503</t>
   </si>
   <si>
     <t>A9504</t>
   </si>
   <si>
@@ -573,50 +573,56 @@
     <t>Injection, pafolacianine,  0.1 mg</t>
   </si>
   <si>
     <t>Injection, carboxydextran-coated superparamagnetic iron oxide, per study dose</t>
   </si>
   <si>
     <t>A9610</t>
   </si>
   <si>
     <t>Xenon xe-129 hyperpolarized gas, diagnostic, per study dose</t>
   </si>
   <si>
     <t>Effective "from" date of service</t>
   </si>
   <si>
     <t>Effecitve "Through" date of service</t>
   </si>
   <si>
     <t>Present</t>
   </si>
   <si>
     <t>A9600</t>
   </si>
   <si>
     <t>Strontium SR-89 chloride, therapeutic, per mCi</t>
+  </si>
+  <si>
+    <t>Q9968</t>
+  </si>
+  <si>
+    <t>Injection, nonradioactive, noncontrast, visualization adjunct (e.g., methylene blue, isosulfan blue), 1 mg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -647,75 +653,71 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1002,1329 +1004,1329 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9733566E-9B71-49F9-B99D-5B5928566FDF}">
-  <dimension ref="A1:D88"/>
+  <dimension ref="A1:D89"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A84" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B90" sqref="B90"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="43.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" style="2" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="45" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="C1" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="D1" s="4" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="2" spans="1:4" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" s="5" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C2" s="8">
+      <c r="C2" s="6">
         <v>45292</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="11">
-[...2 lines deleted...]
-      <c r="D3" s="11">
+      <c r="C3" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D3" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="8">
+      <c r="C4" s="6">
         <v>45292</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="11">
-[...2 lines deleted...]
-      <c r="D5" s="11">
+      <c r="C5" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D5" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="6">
         <v>45292</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="6">
         <v>45292</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="11">
-[...2 lines deleted...]
-      <c r="D8" s="11">
+      <c r="C8" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D8" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="6">
         <v>45292</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="8">
+      <c r="C10" s="6">
         <v>45292</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="6">
         <v>45292</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="8">
+      <c r="C12" s="6">
         <v>45292</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="6">
         <v>45566</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="6">
         <v>45292</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="11">
-[...2 lines deleted...]
-      <c r="D15" s="11">
+      <c r="C15" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D15" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="6">
         <v>45292</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C17" s="6">
         <v>45292</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="10" t="s">
+      <c r="B18" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="C18" s="11">
-[...2 lines deleted...]
-      <c r="D18" s="11">
+      <c r="C18" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D18" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A19" s="10" t="s">
+      <c r="A19" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="11">
-[...2 lines deleted...]
-      <c r="D19" s="11">
+      <c r="C19" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D19" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A20" s="10" t="s">
+      <c r="A20" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="11">
-[...2 lines deleted...]
-      <c r="D20" s="11">
+      <c r="C20" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D20" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="8">
+      <c r="C21" s="6">
         <v>45292</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C22" s="8">
+      <c r="C22" s="6">
         <v>45292</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="8">
+      <c r="C23" s="6">
         <v>45292</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="8">
+      <c r="C24" s="6">
         <v>45292</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="8">
+      <c r="C25" s="6">
         <v>45292</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C26" s="8">
+      <c r="C26" s="6">
         <v>45292</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C27" s="8">
+      <c r="C27" s="6">
         <v>45292</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="8">
+      <c r="C28" s="6">
         <v>45292</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A29" s="10" t="s">
+      <c r="A29" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="C29" s="11">
-[...2 lines deleted...]
-      <c r="D29" s="11">
+      <c r="C29" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D29" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C30" s="8">
+      <c r="C30" s="6">
         <v>45292</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C31" s="6">
         <v>45292</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C32" s="8">
+      <c r="C32" s="6">
         <v>45292</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C33" s="8">
+      <c r="C33" s="6">
         <v>45292</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C34" s="8">
+      <c r="C34" s="6">
         <v>45292</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C35" s="8">
+      <c r="C35" s="6">
         <v>45292</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B36" s="10" t="s">
+      <c r="B36" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="C36" s="11">
-[...2 lines deleted...]
-      <c r="D36" s="11">
+      <c r="C36" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D36" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C37" s="8">
+      <c r="C37" s="6">
         <v>45292</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C38" s="8">
+      <c r="C38" s="6">
         <v>45292</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C39" s="8">
+      <c r="C39" s="6">
         <v>45292</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C40" s="8">
+      <c r="C40" s="6">
         <v>45292</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C41" s="8">
+      <c r="C41" s="6">
         <v>45292</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A42" s="10" t="s">
+      <c r="A42" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="10" t="s">
+      <c r="B42" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="C42" s="11">
-[...2 lines deleted...]
-      <c r="D42" s="11">
+      <c r="C42" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D42" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C43" s="8">
-[...2 lines deleted...]
-      <c r="D43" s="9">
+      <c r="C43" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D43" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C44" s="8">
+      <c r="C44" s="6">
         <v>45292</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C45" s="8">
+      <c r="C45" s="6">
         <v>45292</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A46" s="10" t="s">
+      <c r="A46" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="B46" s="10" t="s">
+      <c r="B46" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="C46" s="11">
-[...2 lines deleted...]
-      <c r="D46" s="11">
+      <c r="C46" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D46" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C47" s="8">
+      <c r="C47" s="6">
         <v>45292</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C48" s="8">
+      <c r="C48" s="6">
         <v>45292</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C49" s="8">
+      <c r="C49" s="6">
         <v>45292</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C50" s="8">
+      <c r="C50" s="6">
         <v>45292</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C51" s="8">
+      <c r="C51" s="6">
         <v>45292</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C52" s="8">
+      <c r="C52" s="6">
         <v>45292</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C53" s="8">
+      <c r="C53" s="6">
         <v>45292</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C54" s="8">
+      <c r="C54" s="6">
         <v>45292</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C55" s="8">
+      <c r="C55" s="6">
         <v>45292</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C56" s="8">
+      <c r="C56" s="6">
         <v>45292</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C57" s="8">
+      <c r="C57" s="6">
         <v>45292</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C58" s="8">
+      <c r="C58" s="6">
         <v>45292</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C59" s="8">
+      <c r="C59" s="6">
         <v>45292</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C60" s="8">
+      <c r="C60" s="6">
         <v>45292</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A61" s="10" t="s">
+      <c r="A61" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="B61" s="10" t="s">
+      <c r="B61" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="C61" s="11">
-[...2 lines deleted...]
-      <c r="D61" s="11">
+      <c r="C61" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D61" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C62" s="8">
+      <c r="C62" s="6">
         <v>45292</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A63" s="10" t="s">
+      <c r="A63" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B63" s="10" t="s">
+      <c r="B63" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="C63" s="11">
-[...2 lines deleted...]
-      <c r="D63" s="11">
+      <c r="C63" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D63" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C64" s="8">
-[...2 lines deleted...]
-      <c r="D64" s="8">
+      <c r="C64" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D64" s="6">
         <v>45657</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A65" s="10" t="s">
+      <c r="A65" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="B65" s="10" t="s">
+      <c r="B65" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="C65" s="11">
-[...2 lines deleted...]
-      <c r="D65" s="11">
+      <c r="C65" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D65" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A66" s="10" t="s">
+      <c r="A66" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="B66" s="10" t="s">
+      <c r="B66" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="C66" s="11">
-[...2 lines deleted...]
-      <c r="D66" s="11">
+      <c r="C66" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D66" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C67" s="8">
+      <c r="C67" s="6">
         <v>45292</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A68" s="10" t="s">
+      <c r="A68" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="B68" s="10" t="s">
+      <c r="B68" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="C68" s="11">
-[...2 lines deleted...]
-      <c r="D68" s="11">
+      <c r="C68" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D68" s="9">
         <v>45626</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A69" s="10" t="s">
+      <c r="A69" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="B69" s="10" t="s">
+      <c r="B69" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="C69" s="11">
-[...2 lines deleted...]
-      <c r="D69" s="11">
+      <c r="C69" s="9">
+        <v>45292</v>
+      </c>
+      <c r="D69" s="9">
         <v>45657</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C70" s="8">
-[...2 lines deleted...]
-      <c r="D70" s="8">
+      <c r="C70" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D70" s="6">
         <v>45657</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C71" s="8">
-[...2 lines deleted...]
-      <c r="D71" s="8">
+      <c r="C71" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D71" s="6">
         <v>45657</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C72" s="8">
-[...2 lines deleted...]
-      <c r="D72" s="8">
+      <c r="C72" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D72" s="6">
         <v>45657</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C73" s="8">
-[...2 lines deleted...]
-      <c r="D73" s="8">
+      <c r="C73" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D73" s="6">
         <v>45657</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C74" s="8">
+      <c r="C74" s="6">
         <v>45292</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C75" s="8">
+      <c r="C75" s="6">
         <v>45292</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C76" s="8">
+      <c r="C76" s="6">
         <v>45658</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C77" s="8">
-[...2 lines deleted...]
-      <c r="D77" s="8">
+      <c r="C77" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D77" s="6">
         <v>45657</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C78" s="8">
+      <c r="C78" s="6">
         <v>45292</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="C79" s="8">
+      <c r="C79" s="6">
         <v>45292</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A80" s="7" t="s">
+      <c r="A80" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B80" s="7" t="s">
+      <c r="B80" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C80" s="8">
-[...2 lines deleted...]
-      <c r="D80" s="8">
+      <c r="C80" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D80" s="6">
         <v>45657</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A81" s="7" t="s">
+      <c r="A81" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B81" s="7" t="s">
+      <c r="B81" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C81" s="8">
+      <c r="C81" s="6">
         <v>45292</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A82" s="7" t="s">
+      <c r="A82" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B82" s="7" t="s">
+      <c r="B82" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C82" s="8">
+      <c r="C82" s="6">
         <v>45292</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C83" s="8">
+      <c r="C83" s="6">
         <v>45292</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C84" s="8">
+      <c r="C84" s="6">
         <v>45292</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C85" s="8">
+      <c r="C85" s="6">
         <v>45292</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C86" s="8">
-[...17 lines deleted...]
-        <v>45657</v>
+      <c r="C86" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D86" s="6">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A87" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="9">
+        <v>45658</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C88" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D88" s="6">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B88" s="1" t="s">
+      <c r="B89" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C88" s="8">
-[...2 lines deleted...]
-      <c r="D88" s="8">
+      <c r="C89" s="6">
+        <v>45292</v>
+      </c>
+      <c r="D89" s="6">
         <v>45657</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069B6333D69391A4E99490FA9D001EFF2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22b4f09d78445206be5114e9b5a92847">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6834f8c0c0eabdc6c42b2f987c760c09">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -2394,85 +2396,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DFAB9A5-950C-4338-90D4-5D6C55C56651}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{592076E4-D0AD-4422-B4A4-49436CD3A134}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D76FB67A-FD06-49DF-876D-153B3E9DA8AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{592076E4-D0AD-4422-B4A4-49436CD3A134}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DFAB9A5-950C-4338-90D4-5D6C55C56651}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>radiopharms</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>