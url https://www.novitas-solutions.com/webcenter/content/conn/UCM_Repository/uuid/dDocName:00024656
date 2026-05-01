--- v1 (2026-03-03)
+++ v2 (2026-05-01)
@@ -527,56 +527,62 @@
         <w:t>Novitasphere</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001046C3">
         <w:t xml:space="preserve">are available in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="001046C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Novitasphere user guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001046C3">
         <w:t xml:space="preserve">. Always refer to the user guide for questions related to Novitasphere. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E77868D" w14:textId="77777777" w:rsidR="001046C3" w:rsidRDefault="001046C3" w:rsidP="00104581">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29597589" w14:textId="67F99FE2" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="00104581">
+    <w:p w14:paraId="29597589" w14:textId="0B7A854A" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="00104581">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
       </w:pPr>
       <w:r w:rsidRPr="003D5593">
-        <w:t xml:space="preserve">Browser-Related </w:t>
+        <w:t>Browser-</w:t>
+      </w:r>
+      <w:r w:rsidR="00626B48">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5593">
+        <w:t xml:space="preserve">elated </w:t>
       </w:r>
       <w:r w:rsidR="000028FF">
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t>uestions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085ECA84" w14:textId="77777777" w:rsidR="009C4670" w:rsidRDefault="009C4670" w:rsidP="009C4670">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="searchfields"/>
       <w:bookmarkStart w:id="3" w:name="one"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
@@ -1390,255 +1396,158 @@
       <w:bookmarkStart w:id="19" w:name="fourteen"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>Why are SSNs needed when users register in IDM?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="0E29D882" w14:textId="77777777" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="003D5593">
         <w:t>The Novitasphere portal utilizes IDM for Identity management. IDM requires a user to enter their SSN during registration. The name, address, telephone number, SSN and date of birth are collected for identify verification purposes only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A82FC17" w14:textId="50055E22" w:rsidR="003D5593" w:rsidRPr="00847F06" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="fifteen"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk225420317"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> I need to make a change in IDM, what do I need to do?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p w14:paraId="3E0DFBDC" w14:textId="303B204C" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
+    <w:p w14:paraId="39840A47" w14:textId="58718438" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="00C72CC6" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webindent1"/>
       </w:pPr>
-      <w:r w:rsidRPr="003D5593">
-[...113 lines deleted...]
-    <w:p w14:paraId="198B1A17" w14:textId="246DAB38" w:rsidR="003D5593" w:rsidRPr="00847F06" w:rsidRDefault="003D5593" w:rsidP="005064DB">
+      <w:r>
+        <w:t xml:space="preserve">Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C72CC6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Novitasphere Account Updates</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for details on making changes to existing IDM accounts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B1A17" w14:textId="4ABF5810" w:rsidR="003D5593" w:rsidRPr="00847F06" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="sixteen"/>
+      <w:bookmarkStart w:id="22" w:name="sixteen"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t xml:space="preserve">One of my </w:t>
       </w:r>
       <w:r w:rsidR="000028FF">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
       <w:r w:rsidR="000028FF">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t xml:space="preserve">sers has left the company. How do I remove their Novitasphere </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>access?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0874A519" w14:textId="0101D522" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">If possible, have the </w:t>
       </w:r>
       <w:r w:rsidR="000028FF">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
       <w:r w:rsidR="000028FF">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">ser remove the Novitasphere role in IDM. If the </w:t>
       </w:r>
       <w:r w:rsidR="000028FF">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t>nd User is unable to do so (</w:t>
       </w:r>
       <w:r w:rsidR="00783AC6" w:rsidRPr="003D5593">
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve"> has left the company), please complete the steps outlined in the IDM Instructions for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00890373">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Office </w:t>
         </w:r>
         <w:r w:rsidR="00B66F4F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidRPr="00890373">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">pprover/Office </w:t>
         </w:r>
         <w:r w:rsidR="00B66F4F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>b</w:t>
         </w:r>
         <w:r w:rsidRPr="00890373">
@@ -1715,76 +1624,82 @@
         </w:r>
         <w:r w:rsidRPr="00890373">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ccess</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D5593">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEE6128" w14:textId="6316A86A" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="00783AC6">
       <w:pPr>
         <w:pStyle w:val="websmall"/>
       </w:pPr>
       <w:hyperlink w:anchor="backtotop" w:history="1">
         <w:r w:rsidRPr="00783AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Back to Top</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D123AC3" w14:textId="77777777" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
+    <w:p w14:paraId="3D123AC3" w14:textId="2F0CD3DA" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="novitasphereroles"/>
-[...1 lines deleted...]
-        <w:t>Novitasphere Roles</w:t>
+      <w:bookmarkStart w:id="23" w:name="novitasphereroles"/>
+      <w:r w:rsidRPr="003D5593">
+        <w:t xml:space="preserve">Novitasphere </w:t>
+      </w:r>
+      <w:r w:rsidR="00626B48">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5593">
+        <w:t>oles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F650ECC" w14:textId="6EEE4988" w:rsidR="003D5593" w:rsidRPr="00847F06" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="seventeen"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="24" w:name="seventeen"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>How does additional staff get access to Novitasphere?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="62F59EA5" w14:textId="0843310D" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">Each user must request their own access. Instruct your colleagues to access IDM and register as the </w:t>
       </w:r>
       <w:r w:rsidR="00B66F4F">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">ffice </w:t>
       </w:r>
       <w:r w:rsidR="00B66F4F">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t>ack-</w:t>
       </w:r>
       <w:r w:rsidR="00B66F4F">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">p </w:t>
       </w:r>
@@ -1840,70 +1755,70 @@
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">ending </w:t>
       </w:r>
       <w:r w:rsidR="00B66F4F">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t>pproval”. They will need to log in</w:t>
       </w:r>
       <w:r w:rsidR="00FA7E13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t>to IDM and approve the request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D40792" w14:textId="38206AB2" w:rsidR="003D5593" w:rsidRPr="00847F06" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="eighteen"/>
+      <w:bookmarkStart w:id="25" w:name="eighteen"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>I need to update the Office Approver for my Organization. What steps do I need to take?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p w14:paraId="78332787" w14:textId="14BD7ED1" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="00E0279D" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webindent1"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve">omplete the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="003D5593" w:rsidRPr="00890373">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>EDI Submitter ID Update Request Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve"> to update the </w:t>
       </w:r>
       <w:r w:rsidR="00B66F4F">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve">ffice </w:t>
       </w:r>
       <w:r w:rsidR="00B66F4F">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve">pprover name. Once this form is processed, the new </w:t>
       </w:r>
       <w:r w:rsidR="00B66F4F">
         <w:t>o</w:t>
       </w:r>
@@ -2991,127 +2906,131 @@
     <w:rsid w:val="00412C8A"/>
     <w:rsid w:val="00415C49"/>
     <w:rsid w:val="004162AE"/>
     <w:rsid w:val="004277F2"/>
     <w:rsid w:val="0044015F"/>
     <w:rsid w:val="00463B41"/>
     <w:rsid w:val="00464B54"/>
     <w:rsid w:val="004714B0"/>
     <w:rsid w:val="0047397E"/>
     <w:rsid w:val="00474343"/>
     <w:rsid w:val="00483365"/>
     <w:rsid w:val="00484ECE"/>
     <w:rsid w:val="0049375B"/>
     <w:rsid w:val="00496D32"/>
     <w:rsid w:val="004A222F"/>
     <w:rsid w:val="004C14C3"/>
     <w:rsid w:val="004C3204"/>
     <w:rsid w:val="004C5935"/>
     <w:rsid w:val="004D158C"/>
     <w:rsid w:val="004D42B2"/>
     <w:rsid w:val="004D75BF"/>
     <w:rsid w:val="004D7AE9"/>
     <w:rsid w:val="004E1DE7"/>
     <w:rsid w:val="004E54C2"/>
     <w:rsid w:val="005064DB"/>
+    <w:rsid w:val="00510144"/>
     <w:rsid w:val="00510EDC"/>
     <w:rsid w:val="0051147D"/>
     <w:rsid w:val="00523141"/>
     <w:rsid w:val="00527D08"/>
     <w:rsid w:val="00531DC1"/>
     <w:rsid w:val="00532CEE"/>
     <w:rsid w:val="00537159"/>
     <w:rsid w:val="00545760"/>
     <w:rsid w:val="00546ED7"/>
     <w:rsid w:val="0055281D"/>
     <w:rsid w:val="0055334E"/>
     <w:rsid w:val="005571E0"/>
     <w:rsid w:val="00564249"/>
     <w:rsid w:val="005643F7"/>
     <w:rsid w:val="005660B9"/>
     <w:rsid w:val="0057140C"/>
     <w:rsid w:val="00585309"/>
     <w:rsid w:val="0058734D"/>
     <w:rsid w:val="0059356D"/>
     <w:rsid w:val="005C34DC"/>
     <w:rsid w:val="005C49B7"/>
     <w:rsid w:val="005E3B74"/>
     <w:rsid w:val="005F2EEE"/>
     <w:rsid w:val="005F37A8"/>
     <w:rsid w:val="00615455"/>
     <w:rsid w:val="006161E0"/>
     <w:rsid w:val="0061790A"/>
+    <w:rsid w:val="00626B48"/>
     <w:rsid w:val="00632C35"/>
     <w:rsid w:val="00640F69"/>
     <w:rsid w:val="00650CAE"/>
     <w:rsid w:val="00652FA6"/>
     <w:rsid w:val="00660277"/>
     <w:rsid w:val="006733D7"/>
     <w:rsid w:val="00690182"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="00694A3C"/>
     <w:rsid w:val="00696F80"/>
     <w:rsid w:val="006A223F"/>
     <w:rsid w:val="006A73BD"/>
     <w:rsid w:val="006C3257"/>
     <w:rsid w:val="006C6067"/>
     <w:rsid w:val="006C6E27"/>
     <w:rsid w:val="006D7038"/>
     <w:rsid w:val="006E3512"/>
     <w:rsid w:val="006E3869"/>
     <w:rsid w:val="006F0462"/>
     <w:rsid w:val="00700031"/>
     <w:rsid w:val="00715DDA"/>
+    <w:rsid w:val="0072640D"/>
     <w:rsid w:val="00732300"/>
     <w:rsid w:val="00732902"/>
     <w:rsid w:val="0073729C"/>
     <w:rsid w:val="0074467D"/>
     <w:rsid w:val="007449C6"/>
     <w:rsid w:val="00750800"/>
     <w:rsid w:val="007511A0"/>
     <w:rsid w:val="00757648"/>
     <w:rsid w:val="00764CBF"/>
     <w:rsid w:val="007706CF"/>
     <w:rsid w:val="00776370"/>
     <w:rsid w:val="00782849"/>
     <w:rsid w:val="00783AC6"/>
     <w:rsid w:val="00783F5E"/>
     <w:rsid w:val="0079058A"/>
     <w:rsid w:val="007925FC"/>
     <w:rsid w:val="00794548"/>
     <w:rsid w:val="00794A1C"/>
     <w:rsid w:val="007A17BF"/>
     <w:rsid w:val="007A2D80"/>
     <w:rsid w:val="007A468F"/>
     <w:rsid w:val="007A6A0D"/>
     <w:rsid w:val="007B479D"/>
     <w:rsid w:val="007D1DF3"/>
     <w:rsid w:val="007D24BF"/>
     <w:rsid w:val="007D2BDA"/>
     <w:rsid w:val="007D660D"/>
     <w:rsid w:val="007D6AFC"/>
     <w:rsid w:val="007E1394"/>
+    <w:rsid w:val="00803784"/>
     <w:rsid w:val="008038B6"/>
     <w:rsid w:val="00803F9D"/>
     <w:rsid w:val="00805BA7"/>
     <w:rsid w:val="008123FC"/>
     <w:rsid w:val="008322A2"/>
     <w:rsid w:val="00842068"/>
     <w:rsid w:val="00847F06"/>
     <w:rsid w:val="008543B3"/>
     <w:rsid w:val="00861C2B"/>
     <w:rsid w:val="008662E6"/>
     <w:rsid w:val="00874C13"/>
     <w:rsid w:val="0087547A"/>
     <w:rsid w:val="0088323E"/>
     <w:rsid w:val="008845BF"/>
     <w:rsid w:val="00890373"/>
     <w:rsid w:val="008A01A1"/>
     <w:rsid w:val="008A0E01"/>
     <w:rsid w:val="008B2247"/>
     <w:rsid w:val="008B661D"/>
     <w:rsid w:val="008C55FD"/>
     <w:rsid w:val="008C5D0D"/>
     <w:rsid w:val="008D072E"/>
     <w:rsid w:val="008D1C21"/>
     <w:rsid w:val="008D2D77"/>
     <w:rsid w:val="008E7D1D"/>
@@ -3131,50 +3050,51 @@
     <w:rsid w:val="00967D26"/>
     <w:rsid w:val="009811F7"/>
     <w:rsid w:val="00986FB4"/>
     <w:rsid w:val="0099202F"/>
     <w:rsid w:val="009A2E28"/>
     <w:rsid w:val="009B5025"/>
     <w:rsid w:val="009B793F"/>
     <w:rsid w:val="009C311F"/>
     <w:rsid w:val="009C4670"/>
     <w:rsid w:val="009E24AD"/>
     <w:rsid w:val="009E398C"/>
     <w:rsid w:val="009F2FBC"/>
     <w:rsid w:val="00A142E8"/>
     <w:rsid w:val="00A15207"/>
     <w:rsid w:val="00A2303F"/>
     <w:rsid w:val="00A30EEE"/>
     <w:rsid w:val="00A42CA8"/>
     <w:rsid w:val="00A47CFF"/>
     <w:rsid w:val="00A5018E"/>
     <w:rsid w:val="00A5416C"/>
     <w:rsid w:val="00A716A3"/>
     <w:rsid w:val="00A74BFD"/>
     <w:rsid w:val="00A776FA"/>
     <w:rsid w:val="00A8761B"/>
     <w:rsid w:val="00A87A30"/>
+    <w:rsid w:val="00A93496"/>
     <w:rsid w:val="00AC113A"/>
     <w:rsid w:val="00AC40B7"/>
     <w:rsid w:val="00AC6501"/>
     <w:rsid w:val="00AE0084"/>
     <w:rsid w:val="00AE4BDF"/>
     <w:rsid w:val="00AE50EB"/>
     <w:rsid w:val="00AF426F"/>
     <w:rsid w:val="00AF522F"/>
     <w:rsid w:val="00AF55B0"/>
     <w:rsid w:val="00B012E7"/>
     <w:rsid w:val="00B02F92"/>
     <w:rsid w:val="00B0464B"/>
     <w:rsid w:val="00B139A8"/>
     <w:rsid w:val="00B14373"/>
     <w:rsid w:val="00B271F1"/>
     <w:rsid w:val="00B2746C"/>
     <w:rsid w:val="00B30737"/>
     <w:rsid w:val="00B37C49"/>
     <w:rsid w:val="00B50442"/>
     <w:rsid w:val="00B61DE7"/>
     <w:rsid w:val="00B63CF6"/>
     <w:rsid w:val="00B63ECB"/>
     <w:rsid w:val="00B66F4F"/>
     <w:rsid w:val="00B71B9C"/>
     <w:rsid w:val="00B71E71"/>
@@ -3184,50 +3104,51 @@
     <w:rsid w:val="00BB1A6C"/>
     <w:rsid w:val="00BC27EF"/>
     <w:rsid w:val="00BC4E91"/>
     <w:rsid w:val="00BC7A45"/>
     <w:rsid w:val="00BE35C1"/>
     <w:rsid w:val="00BE6231"/>
     <w:rsid w:val="00BF0462"/>
     <w:rsid w:val="00BF1CAF"/>
     <w:rsid w:val="00C07EB9"/>
     <w:rsid w:val="00C12A86"/>
     <w:rsid w:val="00C16A79"/>
     <w:rsid w:val="00C17BFE"/>
     <w:rsid w:val="00C228AD"/>
     <w:rsid w:val="00C22EAB"/>
     <w:rsid w:val="00C261AE"/>
     <w:rsid w:val="00C26EE6"/>
     <w:rsid w:val="00C325DC"/>
     <w:rsid w:val="00C32D9F"/>
     <w:rsid w:val="00C45E63"/>
     <w:rsid w:val="00C571E3"/>
     <w:rsid w:val="00C57E24"/>
     <w:rsid w:val="00C60E49"/>
     <w:rsid w:val="00C645DF"/>
     <w:rsid w:val="00C65EEA"/>
     <w:rsid w:val="00C719C3"/>
+    <w:rsid w:val="00C72CC6"/>
     <w:rsid w:val="00C76941"/>
     <w:rsid w:val="00C83D6E"/>
     <w:rsid w:val="00CA2EE0"/>
     <w:rsid w:val="00CA38E9"/>
     <w:rsid w:val="00CC2B40"/>
     <w:rsid w:val="00CC61FB"/>
     <w:rsid w:val="00CC6B4B"/>
     <w:rsid w:val="00CD142A"/>
     <w:rsid w:val="00CD1E68"/>
     <w:rsid w:val="00CD546D"/>
     <w:rsid w:val="00CE0FED"/>
     <w:rsid w:val="00CF3312"/>
     <w:rsid w:val="00D002CA"/>
     <w:rsid w:val="00D0589C"/>
     <w:rsid w:val="00D05EB8"/>
     <w:rsid w:val="00D062D6"/>
     <w:rsid w:val="00D11DDE"/>
     <w:rsid w:val="00D179F3"/>
     <w:rsid w:val="00D30B29"/>
     <w:rsid w:val="00D464F9"/>
     <w:rsid w:val="00D50E2A"/>
     <w:rsid w:val="00D570F3"/>
     <w:rsid w:val="00D70D5F"/>
     <w:rsid w:val="00DA23EA"/>
     <w:rsid w:val="00DA34A8"/>
@@ -5938,51 +5859,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2098600394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ddocname:00115361" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ddocname:00024651" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ddocname:00298193" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novitas-solutions.com/webcenter/content/conn/UCM_Repository/uuid/dDocName:00004545" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ddocname:00209502" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ddocname:00024651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ddocname:00298193" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novitas-solutions.com/webcenter/content/conn/UCM_Repository/uuid/dDocName:00004545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ddocname:00115361" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6243,63 +6164,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069B6333D69391A4E99490FA9D001EFF2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22b4f09d78445206be5114e9b5a92847">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6834f8c0c0eabdc6c42b2f987c760c09">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -6369,127 +6281,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4D09D0-27D5-403A-99C9-3EF667BDB88D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{124DDC5F-CE1D-48AA-8FFE-DDEF83B03CB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C813DFF-B30B-4827-90FD-E0C5BC473D55}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE147B12-90FB-4876-917D-4A5E6431B6D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1655</Words>
-  <Characters>9007</Characters>
+  <Words>1507</Words>
+  <Characters>8592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[Document header]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FCSO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10641</CharactersWithSpaces>
+  <CharactersWithSpaces>10079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[Document header]</dc:title>
   <dc:subject>[Document header]</dc:subject>
   <dc:creator>Keefer, Felecia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010069B6333D69391A4E99490FA9D001EFF2</vt:lpwstr>
   </property>
 </Properties>