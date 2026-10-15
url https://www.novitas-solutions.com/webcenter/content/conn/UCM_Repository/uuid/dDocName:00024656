--- v2 (2026-05-01)
+++ v3 (2026-10-15)
@@ -5,92 +5,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="07B0D0E1" w14:textId="107F77ED" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
         <w:pStyle w:val="webheader"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="backtotop"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003D5593">
         <w:t>Novitasphere FAQs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2549FCA4" w14:textId="76F6F54D" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
+    <w:p w14:paraId="2549FCA4" w14:textId="664F553C" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
         <w:pStyle w:val="webheader2"/>
       </w:pPr>
       <w:hyperlink w:anchor="browser" w:history="1">
         <w:r w:rsidRPr="00163C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t>Browser-</w:t>
         </w:r>
-        <w:r w:rsidR="000028FF">
-[...3 lines deleted...]
-          <w:t>r</w:t>
+        <w:r w:rsidR="00083F0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>R</w:t>
         </w:r>
         <w:r w:rsidRPr="00163C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve">elated </w:t>
         </w:r>
-        <w:r w:rsidR="000028FF">
-[...3 lines deleted...]
-          <w:t>q</w:t>
+        <w:r w:rsidR="00083F0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Q</w:t>
         </w:r>
         <w:r w:rsidRPr="00163C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t>uestions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55136EBA" w14:textId="7AF4A571" w:rsidR="00E30E3E" w:rsidRPr="00E30E3E" w:rsidRDefault="00E30E3E" w:rsidP="00E30E3E">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="searchfields" w:history="1">
         <w:r w:rsidRPr="00E30E3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Where are the search fields?</w:t>
         </w:r>
@@ -280,67 +280,67 @@
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
       </w:pPr>
       <w:hyperlink w:anchor="ten" w:history="1">
         <w:r w:rsidRPr="00CC61FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>If my billing service/clearinghouse enrolls for Novitasphere Portal, what features will they have access to?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66AD2530" w14:textId="07AC355D" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
       </w:pPr>
       <w:hyperlink w:anchor="eleven" w:history="1">
         <w:r w:rsidRPr="00CC61FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Can I have access to Novitasphere if I am outside of the United States?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B787D41" w14:textId="75433933" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
+    <w:p w14:paraId="1B787D41" w14:textId="06B79574" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
         <w:pStyle w:val="webheader2"/>
       </w:pPr>
       <w:hyperlink w:anchor="idmuserids" w:history="1">
         <w:r w:rsidRPr="00163C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve">IDM </w:t>
         </w:r>
-        <w:r w:rsidR="00E9202A">
-[...3 lines deleted...]
-          <w:t>u</w:t>
+        <w:r w:rsidR="00083F0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>U</w:t>
         </w:r>
         <w:r w:rsidRPr="00163C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve">ser IDs </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7869DFC8" w14:textId="4636881A" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
       </w:pPr>
       <w:hyperlink w:anchor="twelve" w:history="1">
         <w:r w:rsidRPr="008C55FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>I already have an IDM ID. How do I get access to Novitasphere?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10BAEC34" w14:textId="1B31489E" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
@@ -396,67 +396,67 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008C55FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">nd </w:t>
         </w:r>
         <w:r w:rsidR="00E9202A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
         <w:r w:rsidRPr="008C55FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sers has left the company. How do I remove their Novitasphere access?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="054692C1" w14:textId="2916E4EF" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
+    <w:p w14:paraId="054692C1" w14:textId="6438B562" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
         <w:pStyle w:val="webheader2"/>
       </w:pPr>
       <w:hyperlink w:anchor="novitasphereroles" w:history="1">
         <w:r w:rsidRPr="00163C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve"> Novitasphere </w:t>
         </w:r>
-        <w:r w:rsidR="000028FF">
-[...3 lines deleted...]
-          <w:t>r</w:t>
+        <w:r w:rsidR="00083F0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>R</w:t>
         </w:r>
         <w:r w:rsidRPr="00163C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve">oles </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F78A6AA" w14:textId="56421070" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
       </w:pPr>
       <w:hyperlink w:anchor="seventeen" w:history="1">
         <w:r w:rsidRPr="000755CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How does additional staff get access to Novitasphere?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="529EBC92" w14:textId="28A0ED2B" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="003D5593">
       <w:pPr>
@@ -491,101 +491,125 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">pprover for my </w:t>
         </w:r>
         <w:r w:rsidR="00E9202A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>o</w:t>
         </w:r>
         <w:r w:rsidRPr="000755CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>rganization. What steps do I need to take?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C143E57" w14:textId="77777777" w:rsidR="006D7038" w:rsidRDefault="006D7038" w:rsidP="006D7038">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="browser"/>
     </w:p>
-    <w:p w14:paraId="13172DB4" w14:textId="1A1A3FF4" w:rsidR="001046C3" w:rsidRPr="001046C3" w:rsidRDefault="001046C3" w:rsidP="006D7038">
+    <w:p w14:paraId="13172DB4" w14:textId="6E5E6ADD" w:rsidR="001046C3" w:rsidRPr="001046C3" w:rsidRDefault="001046C3" w:rsidP="006D7038">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="001046C3">
         <w:t xml:space="preserve">Comprehensive instructions for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">using all features in </w:t>
       </w:r>
       <w:r w:rsidRPr="001046C3">
         <w:t>Novitasphere</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001046C3">
         <w:t xml:space="preserve">are available in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="001046C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Novitasphere user guide</w:t>
+          <w:t xml:space="preserve">Novitasphere </w:t>
+        </w:r>
+        <w:r w:rsidR="00083F0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>U</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001046C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ser </w:t>
+        </w:r>
+        <w:r w:rsidR="00083F0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>G</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001046C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>uide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001046C3">
         <w:t xml:space="preserve">. Always refer to the user guide for questions related to Novitasphere. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E77868D" w14:textId="77777777" w:rsidR="001046C3" w:rsidRDefault="001046C3" w:rsidP="00104581">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29597589" w14:textId="0B7A854A" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="00104581">
+    <w:p w14:paraId="29597589" w14:textId="2F861057" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="00104581">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
       </w:pPr>
       <w:r w:rsidRPr="003D5593">
         <w:t>Browser-</w:t>
       </w:r>
-      <w:r w:rsidR="00626B48">
-        <w:t>r</w:t>
+      <w:r w:rsidR="00083F0D">
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">elated </w:t>
       </w:r>
-      <w:r w:rsidR="000028FF">
-        <w:t>q</w:t>
+      <w:r w:rsidR="00083F0D">
+        <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t>uestions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085ECA84" w14:textId="77777777" w:rsidR="009C4670" w:rsidRDefault="009C4670" w:rsidP="009C4670">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="searchfields"/>
       <w:bookmarkStart w:id="3" w:name="one"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>Where are the search fields?</w:t>
@@ -1142,60 +1166,60 @@
     <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="1E2A6321" w14:textId="3A7893BE" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="00FA7E13" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webindent1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No. </w:t>
       </w:r>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t>CMS restricts work that is performed outside of the United States. System functions include the transmission of electronic claims, receipt of electronic remittance advice, or the access to any system for beneficiary and/or eligibility information. Any request for access to Novitasphere by an overseas party will be immediately denied by Novitas Solutions, Inc. Additionally, users who are identified as accessing the system via an IP address outside of the United States will have their Novitasphere access removed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B29A78D" w14:textId="23A651FD" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="00783AC6">
       <w:pPr>
         <w:pStyle w:val="websmall"/>
       </w:pPr>
       <w:hyperlink w:anchor="backtotop" w:history="1">
         <w:r w:rsidRPr="00783AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Back to Top</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="680DBFC3" w14:textId="3A3C5F82" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
+    <w:p w14:paraId="680DBFC3" w14:textId="022DB1EA" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="idmuserids"/>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">IDM </w:t>
       </w:r>
-      <w:r w:rsidR="00E9202A">
-        <w:t>u</w:t>
+      <w:r w:rsidR="00083F0D">
+        <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t>ser IDs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7282791F" w14:textId="7B9A7F5D" w:rsidR="003D5593" w:rsidRPr="00847F06" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="twelve"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>I already have an IDM ID. How do I get access to Novitasphere?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="126D9FF0" w14:textId="061FAD2C" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="00FA7E13" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webindent1"/>
@@ -1210,61 +1234,59 @@
         <w:t>r provider office is not yet enrolled, complete the</w:t>
       </w:r>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve"> EDI Portal Enrollment form (8292P or 8291P</w:t>
       </w:r>
       <w:r w:rsidR="00BC4E91">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> before submitting the role request</w:t>
       </w:r>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve">. Once the form is processed and you have been notified, please follow the steps in our </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="003D5593" w:rsidRPr="00783AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Novitasphere IDM Instructions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve"> to request the appropriate Novitasphere role (step 2). This will add the Novitasphere application to your existing IDM </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EB44C1" w:rsidRPr="003D5593">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00BC4E91">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00EB44C1" w:rsidRPr="003D5593">
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129D6F77" w14:textId="12F73E85" w:rsidR="003D5593" w:rsidRPr="00847F06" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="thirteen"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>When I try to register, I get an error message saying the Social Security number (SSN) is</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
@@ -1624,60 +1646,60 @@
         </w:r>
         <w:r w:rsidRPr="00890373">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ccess</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D5593">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEE6128" w14:textId="6316A86A" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="00783AC6">
       <w:pPr>
         <w:pStyle w:val="websmall"/>
       </w:pPr>
       <w:hyperlink w:anchor="backtotop" w:history="1">
         <w:r w:rsidRPr="00783AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Back to Top</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D123AC3" w14:textId="2F0CD3DA" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
+    <w:p w14:paraId="3D123AC3" w14:textId="11A604AA" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="novitasphereroles"/>
       <w:r w:rsidRPr="003D5593">
         <w:t xml:space="preserve">Novitasphere </w:t>
       </w:r>
-      <w:r w:rsidR="00626B48">
-        <w:t>r</w:t>
+      <w:r w:rsidR="00083F0D">
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5593">
         <w:t>oles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F650ECC" w14:textId="6EEE4988" w:rsidR="003D5593" w:rsidRPr="00847F06" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webnumbered1"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="seventeen"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00847F06">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>How does additional staff get access to Novitasphere?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="62F59EA5" w14:textId="0843310D" w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidRDefault="003D5593" w:rsidP="005064DB">
       <w:pPr>
         <w:pStyle w:val="webindent1"/>
@@ -1828,60 +1850,60 @@
       <w:r w:rsidR="00B66F4F">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t xml:space="preserve">pprover will need to log into IDM and register as the </w:t>
       </w:r>
       <w:r w:rsidR="00B66F4F">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003D5593" w:rsidRPr="003D5593">
         <w:t>pprover for your office.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D5593" w:rsidRPr="003D5593" w:rsidSect="00691F2B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EB94601" w14:textId="77777777" w:rsidR="003105F2" w:rsidRDefault="003105F2">
+    <w:p w14:paraId="775D6817" w14:textId="77777777" w:rsidR="00370161" w:rsidRDefault="00370161">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E04FD4D" w14:textId="77777777" w:rsidR="003105F2" w:rsidRDefault="003105F2">
+    <w:p w14:paraId="26CD35A2" w14:textId="77777777" w:rsidR="00370161" w:rsidRDefault="00370161">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1922,70 +1944,70 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32B0AD1B" w14:textId="77777777" w:rsidR="003105F2" w:rsidRDefault="003105F2">
+    <w:p w14:paraId="081A6463" w14:textId="77777777" w:rsidR="00370161" w:rsidRDefault="00370161">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F1FB5DA" w14:textId="77777777" w:rsidR="003105F2" w:rsidRDefault="003105F2">
+    <w:p w14:paraId="7C85D1CD" w14:textId="77777777" w:rsidR="00370161" w:rsidRDefault="00370161">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="082109EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1840C552"/>
     <w:lvl w:ilvl="0" w:tplc="2D243406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="webnumbered2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
@@ -2746,99 +2768,101 @@
   <w:num w:numId="6" w16cid:durableId="1341615203">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2069839319">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="828864227">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1138188413">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:clickAndTypeStyle w:val="webcomment"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003371B3"/>
     <w:rsid w:val="000012CF"/>
     <w:rsid w:val="000028FF"/>
     <w:rsid w:val="00007CD7"/>
     <w:rsid w:val="000123D6"/>
     <w:rsid w:val="000148D8"/>
     <w:rsid w:val="0001579D"/>
     <w:rsid w:val="000166AA"/>
     <w:rsid w:val="000224AF"/>
     <w:rsid w:val="00042AD6"/>
     <w:rsid w:val="00043726"/>
     <w:rsid w:val="00060A1D"/>
     <w:rsid w:val="0006607D"/>
     <w:rsid w:val="000733F0"/>
     <w:rsid w:val="000755CF"/>
     <w:rsid w:val="00080108"/>
     <w:rsid w:val="0008052A"/>
     <w:rsid w:val="00080A3E"/>
+    <w:rsid w:val="00083F0D"/>
     <w:rsid w:val="000B6142"/>
     <w:rsid w:val="000C1D4A"/>
     <w:rsid w:val="000C5088"/>
     <w:rsid w:val="000D6221"/>
     <w:rsid w:val="000E3ABD"/>
     <w:rsid w:val="000E42A0"/>
     <w:rsid w:val="000E4DD0"/>
     <w:rsid w:val="001046C3"/>
     <w:rsid w:val="001079B3"/>
     <w:rsid w:val="00116EC3"/>
     <w:rsid w:val="00126ABD"/>
     <w:rsid w:val="00127023"/>
     <w:rsid w:val="00130DF9"/>
     <w:rsid w:val="00135C0C"/>
     <w:rsid w:val="00145DCD"/>
     <w:rsid w:val="00157BBA"/>
     <w:rsid w:val="00161E4E"/>
     <w:rsid w:val="00163C6F"/>
     <w:rsid w:val="00164F70"/>
     <w:rsid w:val="00170A5A"/>
     <w:rsid w:val="00173035"/>
     <w:rsid w:val="001763B5"/>
     <w:rsid w:val="001962F3"/>
     <w:rsid w:val="001A0AB9"/>
     <w:rsid w:val="001A1808"/>
@@ -2864,50 +2888,51 @@
     <w:rsid w:val="0024539B"/>
     <w:rsid w:val="00272E35"/>
     <w:rsid w:val="00274D2F"/>
     <w:rsid w:val="002758E8"/>
     <w:rsid w:val="00280E23"/>
     <w:rsid w:val="00284504"/>
     <w:rsid w:val="002A478A"/>
     <w:rsid w:val="002B70F4"/>
     <w:rsid w:val="002D1EF0"/>
     <w:rsid w:val="002D28D4"/>
     <w:rsid w:val="002D3EEA"/>
     <w:rsid w:val="002E12FC"/>
     <w:rsid w:val="002E3AB3"/>
     <w:rsid w:val="002E77B3"/>
     <w:rsid w:val="002F5A21"/>
     <w:rsid w:val="003105F2"/>
     <w:rsid w:val="003160D6"/>
     <w:rsid w:val="003247CA"/>
     <w:rsid w:val="003367C8"/>
     <w:rsid w:val="003371B3"/>
     <w:rsid w:val="00340897"/>
     <w:rsid w:val="00341414"/>
     <w:rsid w:val="00362DFB"/>
     <w:rsid w:val="00365CEC"/>
     <w:rsid w:val="00366F39"/>
+    <w:rsid w:val="00370161"/>
     <w:rsid w:val="00381EF7"/>
     <w:rsid w:val="00383A2C"/>
     <w:rsid w:val="00391469"/>
     <w:rsid w:val="003917A7"/>
     <w:rsid w:val="00392144"/>
     <w:rsid w:val="00396395"/>
     <w:rsid w:val="003A0A27"/>
     <w:rsid w:val="003A61E2"/>
     <w:rsid w:val="003B245A"/>
     <w:rsid w:val="003B6944"/>
     <w:rsid w:val="003C0769"/>
     <w:rsid w:val="003C5791"/>
     <w:rsid w:val="003D4B0E"/>
     <w:rsid w:val="003D5593"/>
     <w:rsid w:val="003F658D"/>
     <w:rsid w:val="00406434"/>
     <w:rsid w:val="00406647"/>
     <w:rsid w:val="00412C8A"/>
     <w:rsid w:val="00415C49"/>
     <w:rsid w:val="004162AE"/>
     <w:rsid w:val="004277F2"/>
     <w:rsid w:val="0044015F"/>
     <w:rsid w:val="00463B41"/>
     <w:rsid w:val="00464B54"/>
     <w:rsid w:val="004714B0"/>
@@ -2991,50 +3016,51 @@
     <w:rsid w:val="007706CF"/>
     <w:rsid w:val="00776370"/>
     <w:rsid w:val="00782849"/>
     <w:rsid w:val="00783AC6"/>
     <w:rsid w:val="00783F5E"/>
     <w:rsid w:val="0079058A"/>
     <w:rsid w:val="007925FC"/>
     <w:rsid w:val="00794548"/>
     <w:rsid w:val="00794A1C"/>
     <w:rsid w:val="007A17BF"/>
     <w:rsid w:val="007A2D80"/>
     <w:rsid w:val="007A468F"/>
     <w:rsid w:val="007A6A0D"/>
     <w:rsid w:val="007B479D"/>
     <w:rsid w:val="007D1DF3"/>
     <w:rsid w:val="007D24BF"/>
     <w:rsid w:val="007D2BDA"/>
     <w:rsid w:val="007D660D"/>
     <w:rsid w:val="007D6AFC"/>
     <w:rsid w:val="007E1394"/>
     <w:rsid w:val="00803784"/>
     <w:rsid w:val="008038B6"/>
     <w:rsid w:val="00803F9D"/>
     <w:rsid w:val="00805BA7"/>
     <w:rsid w:val="008123FC"/>
+    <w:rsid w:val="0081473F"/>
     <w:rsid w:val="008322A2"/>
     <w:rsid w:val="00842068"/>
     <w:rsid w:val="00847F06"/>
     <w:rsid w:val="008543B3"/>
     <w:rsid w:val="00861C2B"/>
     <w:rsid w:val="008662E6"/>
     <w:rsid w:val="00874C13"/>
     <w:rsid w:val="0087547A"/>
     <w:rsid w:val="0088323E"/>
     <w:rsid w:val="008845BF"/>
     <w:rsid w:val="00890373"/>
     <w:rsid w:val="008A01A1"/>
     <w:rsid w:val="008A0E01"/>
     <w:rsid w:val="008B2247"/>
     <w:rsid w:val="008B661D"/>
     <w:rsid w:val="008C55FD"/>
     <w:rsid w:val="008C5D0D"/>
     <w:rsid w:val="008D072E"/>
     <w:rsid w:val="008D1C21"/>
     <w:rsid w:val="008D2D77"/>
     <w:rsid w:val="008E7D1D"/>
     <w:rsid w:val="008F343B"/>
     <w:rsid w:val="008F5996"/>
     <w:rsid w:val="008F6961"/>
     <w:rsid w:val="009013F1"/>
@@ -3102,50 +3128,51 @@
     <w:rsid w:val="00B96AA4"/>
     <w:rsid w:val="00B97C18"/>
     <w:rsid w:val="00BB1A6C"/>
     <w:rsid w:val="00BC27EF"/>
     <w:rsid w:val="00BC4E91"/>
     <w:rsid w:val="00BC7A45"/>
     <w:rsid w:val="00BE35C1"/>
     <w:rsid w:val="00BE6231"/>
     <w:rsid w:val="00BF0462"/>
     <w:rsid w:val="00BF1CAF"/>
     <w:rsid w:val="00C07EB9"/>
     <w:rsid w:val="00C12A86"/>
     <w:rsid w:val="00C16A79"/>
     <w:rsid w:val="00C17BFE"/>
     <w:rsid w:val="00C228AD"/>
     <w:rsid w:val="00C22EAB"/>
     <w:rsid w:val="00C261AE"/>
     <w:rsid w:val="00C26EE6"/>
     <w:rsid w:val="00C325DC"/>
     <w:rsid w:val="00C32D9F"/>
     <w:rsid w:val="00C45E63"/>
     <w:rsid w:val="00C571E3"/>
     <w:rsid w:val="00C57E24"/>
     <w:rsid w:val="00C60E49"/>
     <w:rsid w:val="00C645DF"/>
+    <w:rsid w:val="00C650DE"/>
     <w:rsid w:val="00C65EEA"/>
     <w:rsid w:val="00C719C3"/>
     <w:rsid w:val="00C72CC6"/>
     <w:rsid w:val="00C76941"/>
     <w:rsid w:val="00C83D6E"/>
     <w:rsid w:val="00CA2EE0"/>
     <w:rsid w:val="00CA38E9"/>
     <w:rsid w:val="00CC2B40"/>
     <w:rsid w:val="00CC61FB"/>
     <w:rsid w:val="00CC6B4B"/>
     <w:rsid w:val="00CD142A"/>
     <w:rsid w:val="00CD1E68"/>
     <w:rsid w:val="00CD546D"/>
     <w:rsid w:val="00CE0FED"/>
     <w:rsid w:val="00CF3312"/>
     <w:rsid w:val="00D002CA"/>
     <w:rsid w:val="00D0589C"/>
     <w:rsid w:val="00D05EB8"/>
     <w:rsid w:val="00D062D6"/>
     <w:rsid w:val="00D11DDE"/>
     <w:rsid w:val="00D179F3"/>
     <w:rsid w:val="00D30B29"/>
     <w:rsid w:val="00D464F9"/>
     <w:rsid w:val="00D50E2A"/>
     <w:rsid w:val="00D570F3"/>
@@ -3166,50 +3193,51 @@
     <w:rsid w:val="00E111AB"/>
     <w:rsid w:val="00E17416"/>
     <w:rsid w:val="00E24CD0"/>
     <w:rsid w:val="00E30A2B"/>
     <w:rsid w:val="00E30E3E"/>
     <w:rsid w:val="00E311B6"/>
     <w:rsid w:val="00E6093E"/>
     <w:rsid w:val="00E60C0C"/>
     <w:rsid w:val="00E635D6"/>
     <w:rsid w:val="00E728EC"/>
     <w:rsid w:val="00E83A46"/>
     <w:rsid w:val="00E9138E"/>
     <w:rsid w:val="00E9202A"/>
     <w:rsid w:val="00EA3226"/>
     <w:rsid w:val="00EA68CB"/>
     <w:rsid w:val="00EB44C1"/>
     <w:rsid w:val="00EB4B3C"/>
     <w:rsid w:val="00EB4E7D"/>
     <w:rsid w:val="00EB5DFD"/>
     <w:rsid w:val="00EB63AF"/>
     <w:rsid w:val="00EB7392"/>
     <w:rsid w:val="00EC1F86"/>
     <w:rsid w:val="00EC33BA"/>
     <w:rsid w:val="00EC430E"/>
     <w:rsid w:val="00EC513E"/>
+    <w:rsid w:val="00EF31B3"/>
     <w:rsid w:val="00F00CBC"/>
     <w:rsid w:val="00F02B24"/>
     <w:rsid w:val="00F073F9"/>
     <w:rsid w:val="00F1174A"/>
     <w:rsid w:val="00F23054"/>
     <w:rsid w:val="00F24C70"/>
     <w:rsid w:val="00F2708C"/>
     <w:rsid w:val="00F36136"/>
     <w:rsid w:val="00F37223"/>
     <w:rsid w:val="00F4426B"/>
     <w:rsid w:val="00F44E49"/>
     <w:rsid w:val="00F517E9"/>
     <w:rsid w:val="00F761EF"/>
     <w:rsid w:val="00F8209D"/>
     <w:rsid w:val="00F82CA6"/>
     <w:rsid w:val="00F85581"/>
     <w:rsid w:val="00FA3369"/>
     <w:rsid w:val="00FA7E13"/>
     <w:rsid w:val="00FC3EBB"/>
     <w:rsid w:val="00FD0679"/>
     <w:rsid w:val="00FD60E2"/>
     <w:rsid w:val="00FD65A9"/>
     <w:rsid w:val="00FF4477"/>
     <w:rsid w:val="00FF4510"/>
   </w:rsids>
@@ -6164,54 +6192,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069B6333D69391A4E99490FA9D001EFF2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22b4f09d78445206be5114e9b5a92847">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6834f8c0c0eabdc6c42b2f987c760c09">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -6281,108 +6324,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C813DFF-B30B-4827-90FD-E0C5BC473D55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE147B12-90FB-4876-917D-4A5E6431B6D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4D09D0-27D5-403A-99C9-3EF667BDB88D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{124DDC5F-CE1D-48AA-8FFE-DDEF83B03CB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1507</Words>
   <Characters>8592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>