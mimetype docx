--- v0 (2026-04-06)
+++ v1 (2026-05-28)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1288EEDF" w14:textId="2DDC2982" w:rsidR="008123FC" w:rsidRDefault="00B8022C" w:rsidP="00B8022C">
       <w:pPr>
         <w:pStyle w:val="webheader"/>
       </w:pPr>
       <w:r w:rsidRPr="00B8022C">
         <w:t xml:space="preserve">Instructions for </w:t>
       </w:r>
       <w:r w:rsidR="006E04D5">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8022C">
         <w:t xml:space="preserve">ompleting the </w:t>
       </w:r>
       <w:r w:rsidR="004F51AF">
         <w:t xml:space="preserve">EDI </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8022C">
         <w:t>Third Party Enrollment form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (8291)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4567C251" w14:textId="791F49A6" w:rsidR="00B8022C" w:rsidRPr="00B8022C" w:rsidRDefault="002D3E6B" w:rsidP="00B8022C">
@@ -103,125 +103,138 @@
     </w:p>
     <w:p w14:paraId="379B10BA" w14:textId="77777777" w:rsidR="00C87F93" w:rsidRDefault="00C87F93" w:rsidP="00C87F93">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:r>
         <w:t>This form must be completed and approved before attempting to register for an IDM User ID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52DD854A" w14:textId="77777777" w:rsidR="00C87F93" w:rsidRPr="00C87F93" w:rsidRDefault="00C87F93" w:rsidP="00C87F93">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Carefully follow the below block-by-block instructions to ensure accurate completion. Incomplete or inaccurate forms will be returned and need to be corrected and resubmitted.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174F39EF" w14:textId="77777777" w:rsidR="00C87F93" w:rsidRPr="00C87F93" w:rsidRDefault="00C87F93" w:rsidP="00C87F93">
       <w:pPr>
         <w:pStyle w:val="webbullet2"/>
       </w:pPr>
       <w:r>
         <w:t>All fields marked with a red asterisk are required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CAF4BF" w14:textId="060C2F93" w:rsidR="00B8022C" w:rsidRPr="00B8022C" w:rsidRDefault="00C87F93" w:rsidP="007A55E5">
+    <w:p w14:paraId="32CAF4BF" w14:textId="1903E366" w:rsidR="00B8022C" w:rsidRPr="00B8022C" w:rsidRDefault="00C87F93" w:rsidP="007A55E5">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Complete this form online and then print to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Complete this form</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1A20">
+        <w:t xml:space="preserve"> using Adobe or</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24169">
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1A20">
+        <w:t xml:space="preserve"> typ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24169">
+        <w:t>ing</w:t>
+      </w:r>
       <w:r>
-        <w:t>submit.</w:t>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> online and then print to submit.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="47EDAC7C" w14:textId="09D6CD3B" w:rsidR="00B8022C" w:rsidRDefault="00B8022C" w:rsidP="00C87F93">
       <w:pPr>
         <w:pStyle w:val="webheader2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8022C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
       <w:r w:rsidR="00677F5B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8022C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060F4F6A" w14:textId="391B421D" w:rsidR="00B8022C" w:rsidRDefault="00C87F93" w:rsidP="002A0D36">
       <w:pPr>
         <w:pStyle w:val="webimage"/>
       </w:pPr>
       <w:r w:rsidRPr="00C87F93">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65C421A8" wp14:editId="039893FB">
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Picture 4" descr="General Information"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65C421A8" wp14:editId="40B7C839">
+            <wp:extent cx="6699992" cy="1149928"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Picture 4" descr="General Information"/>
+                    <pic:cNvPr id="4" name="Picture 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6858000" cy="1085850"/>
+                      <a:ext cx="6728055" cy="1154744"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="607C56DC" w14:textId="7D9EE123" w:rsidR="00B8022C" w:rsidRPr="00B8022C" w:rsidRDefault="00B8022C" w:rsidP="00B8022C">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B8022C">
         <w:t>Select the appropriate Jurisdiction from the dropdown. If you are doing business in both J</w:t>
       </w:r>
       <w:r w:rsidR="003D41CE">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8022C">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
@@ -363,60 +376,55 @@
     <w:p w14:paraId="1493BADF" w14:textId="6993B5DD" w:rsidR="00B8022C" w:rsidRPr="00B8022C" w:rsidRDefault="00ED7D1A" w:rsidP="00B8022C">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type the </w:t>
       </w:r>
       <w:r w:rsidR="00B8022C" w:rsidRPr="00B8022C">
         <w:t>Tax ID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0274A69A" w14:textId="4B362117" w:rsidR="00B8022C" w:rsidRPr="00B8022C" w:rsidRDefault="00B8022C" w:rsidP="00B8022C">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B8022C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Type the complete mailing address for the </w:t>
       </w:r>
       <w:r w:rsidR="00C87F93">
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8022C">
         <w:t xml:space="preserve"> enrolling, including the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C87F93">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8022C">
-        <w:t>ity</w:t>
-[...3 lines deleted...]
-        <w:t>, State and Z</w:t>
+        <w:t>ity, State and Z</w:t>
       </w:r>
       <w:r w:rsidR="00C87F93">
         <w:t>ip</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8022C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C87F93">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8022C">
         <w:t>ode.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50280E27" w14:textId="77777777" w:rsidR="00B8022C" w:rsidRPr="00B8022C" w:rsidRDefault="00B8022C" w:rsidP="00B8022C">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B8022C">
         <w:t>Type the company’s website address.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A00EEF" w14:textId="4263B28F" w:rsidR="00B8022C" w:rsidRPr="00B8022C" w:rsidRDefault="00C87F93" w:rsidP="00B8022C">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
@@ -1602,51 +1610,51 @@
       </w:pPr>
       <w:r w:rsidRPr="009A73F5">
         <w:t>Watch for your enrollment response and follow the instructions provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09488082" w14:textId="77777777" w:rsidR="003D41CE" w:rsidRPr="009A73F5" w:rsidRDefault="003D41CE" w:rsidP="003D41CE">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009A73F5">
         <w:t>Allow up to two weeks for processing.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D41CE" w:rsidRPr="009A73F5" w:rsidSect="00691F2B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1656,72 +1664,73 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AD84315C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="386E39DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4923,180 +4932,185 @@
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1505969272">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1931347325">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="150565117">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="811482564">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1675721496">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1593198244">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:clickAndTypeStyle w:val="webcomment"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00594DB1"/>
     <w:rsid w:val="000C1D4A"/>
     <w:rsid w:val="00130DF9"/>
     <w:rsid w:val="00145DCD"/>
     <w:rsid w:val="00157BBA"/>
     <w:rsid w:val="001A0AB9"/>
     <w:rsid w:val="001C4E73"/>
     <w:rsid w:val="00202A27"/>
     <w:rsid w:val="00202BAB"/>
     <w:rsid w:val="00272E35"/>
     <w:rsid w:val="002A0D36"/>
     <w:rsid w:val="002D3E6B"/>
+    <w:rsid w:val="00332602"/>
     <w:rsid w:val="00391469"/>
     <w:rsid w:val="003D41CE"/>
     <w:rsid w:val="004162AE"/>
     <w:rsid w:val="004313B9"/>
     <w:rsid w:val="004714B0"/>
     <w:rsid w:val="00473026"/>
     <w:rsid w:val="0049375B"/>
     <w:rsid w:val="004F51AF"/>
     <w:rsid w:val="005817C8"/>
     <w:rsid w:val="00594DB1"/>
     <w:rsid w:val="005E1AFE"/>
     <w:rsid w:val="005F763D"/>
     <w:rsid w:val="0061146F"/>
     <w:rsid w:val="00632C35"/>
     <w:rsid w:val="00677F5B"/>
     <w:rsid w:val="00690182"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="00693249"/>
+    <w:rsid w:val="006A1A20"/>
     <w:rsid w:val="006E04D5"/>
     <w:rsid w:val="006E3869"/>
     <w:rsid w:val="0073729C"/>
     <w:rsid w:val="007925FC"/>
     <w:rsid w:val="007B479D"/>
     <w:rsid w:val="007D24BF"/>
+    <w:rsid w:val="007F6B59"/>
     <w:rsid w:val="00803F9D"/>
     <w:rsid w:val="0080452D"/>
     <w:rsid w:val="008123FC"/>
     <w:rsid w:val="00861C2B"/>
     <w:rsid w:val="00862926"/>
     <w:rsid w:val="0088323E"/>
     <w:rsid w:val="008A0E01"/>
     <w:rsid w:val="008E7D9A"/>
     <w:rsid w:val="008F343B"/>
     <w:rsid w:val="009312AD"/>
     <w:rsid w:val="009811F7"/>
     <w:rsid w:val="009848CB"/>
     <w:rsid w:val="00986FB4"/>
+    <w:rsid w:val="00A24169"/>
     <w:rsid w:val="00B2746C"/>
     <w:rsid w:val="00B8022C"/>
     <w:rsid w:val="00BE35C1"/>
     <w:rsid w:val="00C16A79"/>
     <w:rsid w:val="00C261AE"/>
     <w:rsid w:val="00C719C3"/>
     <w:rsid w:val="00C87F93"/>
     <w:rsid w:val="00D05EB8"/>
+    <w:rsid w:val="00D06FCB"/>
     <w:rsid w:val="00D11DDE"/>
     <w:rsid w:val="00D570FD"/>
+    <w:rsid w:val="00D679D8"/>
     <w:rsid w:val="00E02696"/>
     <w:rsid w:val="00E60C0C"/>
     <w:rsid w:val="00E635D6"/>
     <w:rsid w:val="00EA68CB"/>
     <w:rsid w:val="00EC6EAD"/>
     <w:rsid w:val="00ED3A28"/>
     <w:rsid w:val="00ED7D1A"/>
     <w:rsid w:val="00EE5013"/>
     <w:rsid w:val="00F036A6"/>
     <w:rsid w:val="00F23054"/>
     <w:rsid w:val="00F25FD1"/>
     <w:rsid w:val="00FA1A03"/>
     <w:rsid w:val="00FA2031"/>
     <w:rsid w:val="00FC3EBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E225ED5"/>
   <w15:docId w15:val="{CB6D2961-ACC0-41FD-9467-9E14DBF0E2F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5842,51 +5856,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B8022C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00473026"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="131750835">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1114907160">
           <w:marLeft w:val="562"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="20"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6776,50 +6790,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069B6333D69391A4E99490FA9D001EFF2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22b4f09d78445206be5114e9b5a92847">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6834f8c0c0eabdc6c42b2f987c760c09">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -6889,135 +6909,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F13986A-3398-40A6-A859-F2B9055ACBCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D95D0B71-ACC4-4B8C-854A-41184370BE3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09FE8991-686A-460A-AB9C-B73FF9E2C3E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WebDocument.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1211</Words>
-  <Characters>6268</Characters>
+  <Words>1119</Words>
+  <Characters>6384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>53</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[Document header]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>FCSO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7465</CharactersWithSpaces>
+  <CharactersWithSpaces>7489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[Document header]</dc:title>
   <dc:subject>[Document header]</dc:subject>
   <dc:creator>svc-citrixadmin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010069B6333D69391A4E99490FA9D001EFF2</vt:lpwstr>