--- v0 (2025-10-19)
+++ v1 (2026-07-29)
@@ -4,67 +4,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52035C47" w14:textId="6D692064" w:rsidR="00362170" w:rsidRDefault="00362170" w:rsidP="003D1526">
+    <w:p w14:paraId="52035C47" w14:textId="4F72C58C" w:rsidR="00362170" w:rsidRDefault="00BA0D2A" w:rsidP="00BA0D2A">
       <w:pPr>
         <w:pStyle w:val="webheader"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Manual</w:t>
+      <w:r w:rsidRPr="00BA0D2A">
+        <w:t>Fiscal Intermediary Standard System (FISS) Direct Data Entry (DDE) Manual</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1326BEBC" w14:textId="2FEEF562" w:rsidR="00EF57E8" w:rsidRPr="0037333C" w:rsidRDefault="00EF57E8" w:rsidP="00EF57E8">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="0037333C">
         <w:t xml:space="preserve">This manual serves as a reference and is ideal for </w:t>
       </w:r>
       <w:r w:rsidR="00DE376C">
         <w:t xml:space="preserve">both experienced and inexperienced </w:t>
       </w:r>
       <w:r w:rsidRPr="0037333C">
         <w:t xml:space="preserve">FISS users. It provides guidance on how to enter information onto the claim pages associated with the uniform bill (UB04) claim form and provides field descriptions of the FISS </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0037333C">
         <w:t>creens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506FF5BB" w14:textId="65D68C1C" w:rsidR="00EF57E8" w:rsidRPr="0037333C" w:rsidRDefault="00EF57E8" w:rsidP="00EF57E8">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
@@ -118,55 +109,50 @@
         <w:t>ill, the cursor will skip fields that are not required. If you press F3 while you are in the middle of entering your claim before you have ‘stored’ the claim, you will lose all the information you have keyed. If, at any time, you press F4, you will be bumped off the system, and you must sign back on.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA161F1" w14:textId="77777777" w:rsidR="00DE376C" w:rsidRPr="0037333C" w:rsidRDefault="00DE376C" w:rsidP="00DE376C">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="0037333C">
         <w:t xml:space="preserve">We make every effort to ensure that the material in this manual is accurate and current. However, since the Medicare program is constantly changing, it is </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="0037333C">
         <w:t xml:space="preserve"> responsibility to remain abreast of changes in the Medicare program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9023CF" w14:textId="7D487921" w:rsidR="00EF57E8" w:rsidRDefault="00EF57E8" w:rsidP="00EF57E8">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="0037333C">
         <w:t>Best wishes on your journey through FISS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605BE098" w14:textId="77777777" w:rsidR="00DE376C" w:rsidRPr="0037333C" w:rsidRDefault="00DE376C" w:rsidP="00EF57E8">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5D8E6B8B" w14:textId="0C7393D8" w:rsidR="00C938AF" w:rsidRPr="00A3337B" w:rsidRDefault="00810B3D" w:rsidP="00A3337B">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3337B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F878A7">
         <w:instrText>HYPERLINK "ddocname:00263904" \o "Chapter 1 - Introduction"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A3337B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C938AF" w:rsidRPr="00A3337B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Chapter 1 - Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BF4EA0" w14:textId="1F012488" w:rsidR="007E7075" w:rsidRPr="0018309C" w:rsidRDefault="00810B3D" w:rsidP="00C16025">
       <w:pPr>
@@ -228,180 +214,259 @@
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F878A7">
         <w:instrText>HYPERLINK "ddocname:00263905" \o "Chapter 2 - Beneficiary/CWF"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="0018309C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008B1702" w:rsidRPr="0018309C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter 2 - </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_bookmark6"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="008B1702" w:rsidRPr="0018309C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiary/CWF eligibility </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65589D72" w14:textId="77777777" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00810B3D" w:rsidP="00C16025">
+    <w:p w14:paraId="65589D72" w14:textId="6EED84EA" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00810B3D" w:rsidP="00C16025">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00A3337B" w:rsidRPr="0018309C">
-        <w:t>2.1 - Eligibility detail inquiry screen 1 (MAP1751)</w:t>
-[...60 lines deleted...]
-        <w:pStyle w:val="webbullet1"/>
+        <w:t>Eligibility detail inquiry (MAP1751)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139D0B96" w14:textId="2ECA074A" w:rsidR="00A3337B" w:rsidRPr="00BA0D2A" w:rsidRDefault="00A3337B" w:rsidP="00BA0D2A">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="webbold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0D2A">
+        <w:rPr>
+          <w:rStyle w:val="webbold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Eligibility detail inquiry (MAP1752)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD245EC" w14:textId="479A547C" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry (MAP175J &amp; MAP175M)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD12CB3" w14:textId="24B28E2D" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP1755)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56ACB12F" w14:textId="2E717C7C" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry screen (MAP1756)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A162FF7" w14:textId="316B861C" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry (MAP1757)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003AF30C" w14:textId="2EF36F4A" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP1758)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708ABE71" w14:textId="3AC2F76A" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP175C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B8DFE7" w14:textId="68AC79CE" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP175K)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F611E3D" w14:textId="29EF895E" w:rsidR="00A3337B" w:rsidRPr="00BA0D2A" w:rsidRDefault="00A3337B" w:rsidP="00BA0D2A">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="webbold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
         <w:lastRenderedPageBreak/>
-        <w:t>2.9 - Eligibility detail inquiry screen 9 (MAP175K)</w:t>
-[...55 lines deleted...]
-        <w:t>2.16 - Eligibility detail inquiry screen 16 (MAP175R)</w:t>
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP175L)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD1EF16" w14:textId="22FEC22A" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP175N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCE129B" w14:textId="77DB6966" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP175O)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FACA8A3" w14:textId="7AC1DE0F" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP175P)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCE575E" w14:textId="17B72717" w:rsidR="00A3337B" w:rsidRPr="0018309C" w:rsidRDefault="00A3337B" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>Eligibility detail inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018309C">
+        <w:t>(MAP175Q)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52172D06" w14:textId="63F10B9C" w:rsidR="00A3337B" w:rsidRDefault="00BA0D2A" w:rsidP="00C16025">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3337B" w:rsidRPr="0018309C">
+        <w:t>ligibility detail inquiry</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3337B" w:rsidRPr="0018309C">
+        <w:t>(MAP175R)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486C0335" w14:textId="26A40C91" w:rsidR="00BA0D2A" w:rsidRPr="0018309C" w:rsidRDefault="00BA0D2A" w:rsidP="00BA0D2A">
+      <w:pPr>
+        <w:pStyle w:val="webbullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0D2A">
+        <w:rPr>
+          <w:rStyle w:val="webbold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Eligibility detail inquiry (MAP1759)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7D11B7" w14:textId="73210555" w:rsidR="008B1702" w:rsidRPr="0018309C" w:rsidRDefault="00810B3D" w:rsidP="0018309C">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F878A7">
         <w:instrText>HYPERLINK "ddocname:00263906" \o "Chapter 3 - Claims"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="0018309C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008B1702" w:rsidRPr="0018309C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Chapter 3 - Claims</w:t>
       </w:r>
     </w:p>
@@ -645,77 +710,77 @@
         <w:t xml:space="preserve">4.15 - </w:t>
       </w:r>
       <w:r w:rsidR="00A3337B" w:rsidRPr="0018309C">
         <w:t xml:space="preserve">New </w:t>
       </w:r>
       <w:r w:rsidRPr="0018309C">
         <w:t>HCPCS screen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA5AC45" w14:textId="77777777" w:rsidR="008B1702" w:rsidRPr="0018309C" w:rsidRDefault="008B1702" w:rsidP="00C16025">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
         <w:t>4.16 - OUD Demo 99</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56944A33" w14:textId="7209734A" w:rsidR="008B1702" w:rsidRPr="0018309C" w:rsidRDefault="00810B3D" w:rsidP="0018309C">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F878A7">
         <w:instrText>HYPERLINK "ddocname:00263909" \o "Chapter 5 - Online reports"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="0018309C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0018309C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Chapter 5 - Online reports</w:t>
       </w:r>
       <w:r w:rsidR="008B1702" w:rsidRPr="0018309C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EF6B62" w14:textId="624F0551" w:rsidR="008B1702" w:rsidRPr="0018309C" w:rsidRDefault="00810B3D" w:rsidP="00C16025">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008B1702" w:rsidRPr="0018309C">
         <w:t>5.1 - Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F754D0" w14:textId="77777777" w:rsidR="008B1702" w:rsidRPr="0018309C" w:rsidRDefault="008B1702" w:rsidP="00C16025">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
         <w:t>5.2 - Summary of reports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337D6A9B" w14:textId="77777777" w:rsidR="008B1702" w:rsidRPr="0018309C" w:rsidRDefault="008B1702" w:rsidP="00C16025">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0018309C">
         <w:t>5.3 - View a report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6F9B3E" w14:textId="77777777" w:rsidR="008B1702" w:rsidRPr="0018309C" w:rsidRDefault="008B1702" w:rsidP="00C16025">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
@@ -874,146 +939,145 @@
       <w:r w:rsidR="00025542" w:rsidRPr="0018309C">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="0018309C">
         <w:t>ocation descriptions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19162321" w14:textId="4C3D1368" w:rsidR="00C938AF" w:rsidRPr="0018309C" w:rsidRDefault="00C938AF" w:rsidP="0018309C">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C938AF" w:rsidRPr="0018309C" w:rsidSect="00362170">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1140" w:right="420" w:bottom="1120" w:left="500" w:header="0" w:footer="933" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35FB01BA" w14:textId="77777777" w:rsidR="00AB5FCC" w:rsidRDefault="00C43A1E">
+    <w:p w14:paraId="37C4B6B2" w14:textId="77777777" w:rsidR="00751750" w:rsidRDefault="00751750">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E201000" w14:textId="77777777" w:rsidR="00AB5FCC" w:rsidRDefault="00C43A1E">
+    <w:p w14:paraId="247E6282" w14:textId="77777777" w:rsidR="00751750" w:rsidRDefault="00751750">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="104F2464" w14:textId="5F98307C" w:rsidR="00362170" w:rsidRPr="00362170" w:rsidRDefault="00362170" w:rsidP="00362170">
     <w:pPr>
       <w:pStyle w:val="webnormal"/>
       <w:rPr>
         <w:rStyle w:val="webbold"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
@@ -1047,70 +1111,70 @@
     <w:r w:rsidRPr="00362170">
       <w:rPr>
         <w:rStyle w:val="webbold"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00362170">
       <w:rPr>
         <w:rStyle w:val="webbold"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="699C762C" w14:textId="77777777" w:rsidR="0039097F" w:rsidRDefault="0039097F">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C2F881D" w14:textId="77777777" w:rsidR="00AB5FCC" w:rsidRDefault="00C43A1E">
+    <w:p w14:paraId="1ED3F66E" w14:textId="77777777" w:rsidR="00751750" w:rsidRDefault="00751750">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7056828D" w14:textId="77777777" w:rsidR="00AB5FCC" w:rsidRDefault="00C43A1E">
+    <w:p w14:paraId="052BEE52" w14:textId="77777777" w:rsidR="00751750" w:rsidRDefault="00751750">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AD84315C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="386E39DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2659,198 +2723,205 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1853687414">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1720935557">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1650090943">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="652180930">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1586767090">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1413697076">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:clickAndTypeStyle w:val="webcomment"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0037333C"/>
     <w:rsid w:val="00025542"/>
     <w:rsid w:val="000C1D4A"/>
     <w:rsid w:val="00130DF9"/>
     <w:rsid w:val="00145DCD"/>
     <w:rsid w:val="00157BBA"/>
     <w:rsid w:val="0018309C"/>
     <w:rsid w:val="00183AB3"/>
     <w:rsid w:val="001A0AB9"/>
     <w:rsid w:val="001C4E73"/>
     <w:rsid w:val="00202A27"/>
     <w:rsid w:val="00272E35"/>
     <w:rsid w:val="002B5B76"/>
     <w:rsid w:val="00362170"/>
     <w:rsid w:val="0037333C"/>
     <w:rsid w:val="0039097F"/>
     <w:rsid w:val="00391469"/>
     <w:rsid w:val="003D1526"/>
+    <w:rsid w:val="003E4CE7"/>
     <w:rsid w:val="004162AE"/>
     <w:rsid w:val="004714B0"/>
     <w:rsid w:val="0049375B"/>
     <w:rsid w:val="005438FC"/>
+    <w:rsid w:val="005628A9"/>
     <w:rsid w:val="00632C35"/>
     <w:rsid w:val="0066006B"/>
     <w:rsid w:val="00690182"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="006A064F"/>
     <w:rsid w:val="006E3869"/>
     <w:rsid w:val="0073729C"/>
+    <w:rsid w:val="00751750"/>
     <w:rsid w:val="007925FC"/>
     <w:rsid w:val="007B479D"/>
     <w:rsid w:val="007D24BF"/>
     <w:rsid w:val="007E7075"/>
     <w:rsid w:val="00803F9D"/>
     <w:rsid w:val="00810B3D"/>
     <w:rsid w:val="008123FC"/>
+    <w:rsid w:val="00812802"/>
     <w:rsid w:val="00861C2B"/>
     <w:rsid w:val="00871D3F"/>
     <w:rsid w:val="00877737"/>
+    <w:rsid w:val="00882FE6"/>
     <w:rsid w:val="0088323E"/>
     <w:rsid w:val="008A0E01"/>
     <w:rsid w:val="008B1702"/>
     <w:rsid w:val="008B7447"/>
     <w:rsid w:val="008F343B"/>
     <w:rsid w:val="009312AD"/>
     <w:rsid w:val="009811F7"/>
     <w:rsid w:val="00986FB4"/>
     <w:rsid w:val="00997A96"/>
     <w:rsid w:val="00A3337B"/>
     <w:rsid w:val="00AB5FCC"/>
     <w:rsid w:val="00AD0351"/>
     <w:rsid w:val="00AF0B05"/>
     <w:rsid w:val="00B2746C"/>
+    <w:rsid w:val="00BA0D2A"/>
     <w:rsid w:val="00BB6055"/>
     <w:rsid w:val="00BE35C1"/>
     <w:rsid w:val="00C16025"/>
     <w:rsid w:val="00C16A79"/>
     <w:rsid w:val="00C261AE"/>
     <w:rsid w:val="00C43A1E"/>
     <w:rsid w:val="00C719C3"/>
     <w:rsid w:val="00C938AF"/>
     <w:rsid w:val="00CE79F8"/>
     <w:rsid w:val="00CF2567"/>
     <w:rsid w:val="00D05EB8"/>
     <w:rsid w:val="00D11DDE"/>
     <w:rsid w:val="00D14AC5"/>
+    <w:rsid w:val="00D51DFB"/>
     <w:rsid w:val="00D55559"/>
     <w:rsid w:val="00DE376C"/>
     <w:rsid w:val="00E46E01"/>
     <w:rsid w:val="00E60906"/>
     <w:rsid w:val="00E60C0C"/>
     <w:rsid w:val="00E635D6"/>
     <w:rsid w:val="00EA68CB"/>
     <w:rsid w:val="00EF57E8"/>
     <w:rsid w:val="00F11E00"/>
     <w:rsid w:val="00F23054"/>
     <w:rsid w:val="00F72611"/>
     <w:rsid w:val="00F878A7"/>
     <w:rsid w:val="00F97146"/>
     <w:rsid w:val="00FC0F48"/>
     <w:rsid w:val="00FC3EBB"/>
     <w:rsid w:val="00FE38D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53FEA3FB"/>
   <w15:docId w15:val="{502A7B79-3288-4C7A-8053-C99900C02181}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3205,50 +3276,72 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:locked="0" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:locked="0" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:locked="0" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:locked="0" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:locked="0" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:locked="0" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:locked="0" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:locked="0" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00202A27"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00BA0D2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3721,57 +3814,83 @@
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="002B5B76"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002B5B76"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BA0D2A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="730006823">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1412895582">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nubc.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -4049,59 +4168,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
@@ -4171,118 +4296,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAEA09B8-A1DA-42F5-9504-CA44FD4478F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC5DB721-F7AE-49CB-ABCB-A37AA0DF8529}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2D92E23-B282-4A32-880B-E16545ECD7C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>673</Words>
-  <Characters>3842</Characters>
+  <Words>627</Words>
+  <Characters>3657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Novitas Solutions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FCSO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4506</CharactersWithSpaces>
+  <CharactersWithSpaces>4276</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Novitas Solutions</dc:title>
   <dc:subject>[Document header]</dc:subject>
   <dc:creator>Potteiger, Tammy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>