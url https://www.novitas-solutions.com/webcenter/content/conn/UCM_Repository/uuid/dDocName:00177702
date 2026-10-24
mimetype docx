--- v0 (2026-03-03)
+++ v1 (2026-10-24)
@@ -3,67 +3,78 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A3D2AFB" w14:textId="3079EC77" w:rsidR="00343065" w:rsidRDefault="00B14373" w:rsidP="00BC5EBE">
+    <w:p w14:paraId="2A3D2AFB" w14:textId="17A8D0F5" w:rsidR="00343065" w:rsidRDefault="00B14373" w:rsidP="00BC5EBE">
       <w:pPr>
         <w:pStyle w:val="webheader"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Novitas</w:t>
       </w:r>
       <w:r w:rsidR="00366F39">
         <w:t>phere</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B9061D">
+        <w:t>F</w:t>
+      </w:r>
       <w:r w:rsidR="00BC5EBE">
-        <w:t>features and functionality</w:t>
+        <w:t xml:space="preserve">eatures and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9061D">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5EBE">
+        <w:t>unctionality</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light-Accent1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0220" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="feature list, page 1"/>
         <w:tblDescription w:val="feature list, page 1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8725"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="06292E3B" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69C1C655" w14:textId="4B47A2AB" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
@@ -147,96 +158,166 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A9494AB" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="5D0D9B19" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="133466EE" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="133466EE" w14:textId="37ECC6B8" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk218769885"/>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
-              <w:t>ACO REACH participation</w:t>
+              <w:t xml:space="preserve">ACO REACH </w:t>
+            </w:r>
+            <w:r w:rsidR="00B9061D">
+              <w:rPr>
+                <w:rStyle w:val="webbold"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD39BA">
+              <w:rPr>
+                <w:rStyle w:val="webbold"/>
+              </w:rPr>
+              <w:t>articipation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C5D7FB8" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Obtain Accountable Care Organization Realizing Equity, Access, and Community Health (ACO REACH) model information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09F99139" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4644EB8F" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00164D97" w:rsidRPr="00BC5EBE" w14:paraId="1A258019" w14:textId="77777777" w:rsidTr="00C40F1B">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="703BD93B" w14:textId="77777777" w:rsidR="00164D97" w:rsidRPr="00164D97" w:rsidRDefault="00164D97" w:rsidP="00164D97">
+            <w:pPr>
+              <w:pStyle w:val="webnormal"/>
+              <w:rPr>
+                <w:rStyle w:val="webbold"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00164D97">
+              <w:rPr>
+                <w:rStyle w:val="webbold"/>
+              </w:rPr>
+              <w:t>ADRs/Claim and Medical Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4309B028" w14:textId="77777777" w:rsidR="00164D97" w:rsidRPr="00164D97" w:rsidRDefault="00164D97" w:rsidP="00164D97">
+            <w:pPr>
+              <w:pStyle w:val="webnormal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00164D97">
+              <w:t>Respond to both Claim and Medical ADR requests for additional information or medical record submissions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B7D4F5" w14:textId="77777777" w:rsidR="00164D97" w:rsidRPr="00164D97" w:rsidRDefault="00164D97" w:rsidP="00164D97">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00164D97">
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5871A075" w14:textId="77777777" w:rsidR="00164D97" w:rsidRPr="00164D97" w:rsidRDefault="00164D97" w:rsidP="00164D97">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00164D97">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="00BD5A81" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E03F93A" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Appeal Development Letters</w:t>
@@ -257,2056 +338,1888 @@
           </w:tcPr>
           <w:p w14:paraId="3FBC6DFD" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD461EB" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="16E5FEB5" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="16E5FEB5" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B45AA14" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="7B45AA14" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Appeal Request</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A9AA958" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="3A9AA958" w14:textId="46D47EBC" w:rsidR="00860F93" w:rsidRPr="007C17A8" w:rsidRDefault="00860F93" w:rsidP="000F3015">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FD39BA">
-              <w:t>Submit an appeal request with documentation</w:t>
+            <w:r>
+              <w:t>Submit a first-level appeal request (redetermination) with</w:t>
+            </w:r>
+            <w:r w:rsidR="007C17A8" w:rsidRPr="00FD39BA">
+              <w:t xml:space="preserve"> documentation</w:t>
+            </w:r>
+            <w:r w:rsidR="007C17A8" w:rsidRPr="007C17A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000F3015">
+              <w:t>and second-level reconsiderations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00860F93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="202020"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000F3015">
+              <w:t>(Part A only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5F5F85" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="5A5F5F85" w14:textId="264D08AF" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E06742" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="17E06742" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="74F85912" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="74F85912" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10693448" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="10693448" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Appeal Status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F076F6C" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="2F076F6C" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Obtain information regarding status of appeals, including the outcome of the appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4A3DBA" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="4B4A3DBA" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2EEAF3" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="7A2EEAF3" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="53104B34" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="53104B34" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="938"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="767DFDD9" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="767DFDD9" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>AR Transaction Info</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AF62D6F" w14:textId="638C39B9" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="0AF62D6F" w14:textId="638C39B9" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Obtain account receivable details including recoupment, adjustment, collection amounts, and</w:t>
             </w:r>
-            <w:r w:rsidR="00FD39BA">
-[...3 lines deleted...]
-              <w:t>duplicate demand letters</w:t>
+            <w:r w:rsidRPr="007C17A8">
+              <w:t xml:space="preserve"> duplicate demand letters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2139C14F" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
-[...4 lines deleted...]
-          <w:p w14:paraId="3FB9C034" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="2139C14F" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FB9C034" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540F4FD3" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
-[...4 lines deleted...]
-          <w:p w14:paraId="6A762FAF" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="540F4FD3" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A762FAF" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="01B3B034" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="01B3B034" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3321E2AF" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="3321E2AF" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Billed in Error</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3602106B" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="3602106B" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Report entire paid claims, or individual paid lines of a claim, as billed in error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083C9F3C" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="083C9F3C" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18B5636B" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="18B5636B" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="01D64239" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="01D64239" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="657B746F" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="657B746F" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Claim Correction</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36A332D3" w14:textId="42238657" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="36A332D3" w14:textId="42238657" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Make corrections to claims that include the number of services or units, diagnosis codes</w:t>
             </w:r>
-            <w:r w:rsidR="00FD39BA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">procedure codes, certain history corrections, and </w:t>
+            <w:r w:rsidRPr="007C17A8">
+              <w:t xml:space="preserve">, procedure codes, certain history corrections, and </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00FD39BA">
+              <w:r w:rsidRPr="007C17A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>much more</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE1AC29" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="2DE1AC29" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45965CC3" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
-[...4 lines deleted...]
-          <w:p w14:paraId="347183B3" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="45965CC3" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="347183B3" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="6A3C1DAB" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="64461A38" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B7302B" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
-[...62 lines deleted...]
-          <w:p w14:paraId="1F4B11CC" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="1F4B11CC" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Claim Status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DF68F6F" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="1DF68F6F" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Obtain the status of a claim that is accepted into the claim processing system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E96460" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
-[...4 lines deleted...]
-          <w:p w14:paraId="12BC828E" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="16E96460" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12BC828E" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E94698" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="64E94698" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="7774E76A" w14:textId="77777777" w:rsidTr="00FD39BA">
-[...65 lines deleted...]
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="1F7D34AC" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="1F7D34AC" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADED7E6" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="5ADED7E6" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Claim Summary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="320D7F47" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="320D7F47" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
-              <w:lastRenderedPageBreak/>
               <w:t>View claim summary information per provider such as total claims, total amounts, and status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD88FC6" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
-[...13 lines deleted...]
-          <w:p w14:paraId="7110759E" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="4AD88FC6" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7110759E" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD39BA">
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="478C3CCF" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="478C3CCF" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="215A7125" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="215A7125" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Comparative Billing Report (CBR)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C1AD508" w14:textId="390D9A24" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="6C1AD508" w14:textId="390D9A24" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
+              <w:lastRenderedPageBreak/>
               <w:t>Obtain reports, which provide insight into billing trends, and assist providers with self-audits of</w:t>
             </w:r>
-            <w:r w:rsidR="00FD39BA">
-[...3 lines deleted...]
-              <w:t>procedures and billing practices</w:t>
+            <w:r w:rsidRPr="007C17A8">
+              <w:t xml:space="preserve"> procedures and billing practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6B7550" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="5C6B7550" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21805D00" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
-[...4 lines deleted...]
-          <w:p w14:paraId="547C81CB" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="21805D00" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="547C81CB" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="17475ADF" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="17475ADF" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A05B8E6" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="6A05B8E6" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t xml:space="preserve">Credit Balance Report </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78933860" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="78933860" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Submit quarterly credit balance reports electronically, rather than by mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42E6BF80" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="42E6BF80" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294D5875" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="294D5875" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00FD39BA" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="46C205D0" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="46C205D0" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="1457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2775D2BD" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="2775D2BD" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>DCN/FCN Lookup</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C4F0BD" w14:textId="3872CC9D" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="36C4F0BD" w14:textId="3872CC9D" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Obtain the patient account number and date of service for a claim using the document control number (DCN) for Part A claims or the financial control number (FCN) for Part B claims</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C545C33" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="3C545C33" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B61ECB1" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="0B61ECB1" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w14:paraId="124B6C96" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="124B6C96" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69289036" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="69289036" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Demand Letter/Overpayment Details</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="543159BB" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="543159BB" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>Obtain overpayment / demand letters and corresponding financial details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="044C4D47" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="044C4D47" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3D574F" w14:textId="77777777" w:rsidR="00BC5EBE" w:rsidRPr="00FD39BA" w:rsidRDefault="00BC5EBE" w:rsidP="00FD39BA">
+          <w:p w14:paraId="7E3D574F" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD39BA">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="250BEC2F" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="250BEC2F" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="716DD8D7" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="716DD8D7" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Electronic Claim Submission – File Upload</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A6781FE" w14:textId="1E249EB4" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="5A6781FE" w14:textId="1E249EB4" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Upload 837 claim files for processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF2D473" w14:textId="7C079C03" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="4FF2D473" w14:textId="7C079C03" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31CD1E30" w14:textId="4AF91AF2" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="31CD1E30" w14:textId="4AF91AF2" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="4CC1F6C7" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="4CC1F6C7" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17BCA30B" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="17BCA30B" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Electronic Remittance Advice (ERA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A23043" w14:textId="3AC7A680" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="74A23043" w14:textId="3AC7A680" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Download 835 ERA files to review claim processing outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D227ED1" w14:textId="302860F5" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="0D227ED1" w14:textId="302860F5" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F67D0CB" w14:textId="181C74E4" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="7F67D0CB" w14:textId="181C74E4" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="0F0C5170" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="0F0C5170" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729165C5" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="729165C5" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Eligibility</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EFA2802" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="4EFA2802" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t xml:space="preserve">Check patient eligibility and obtain </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00607408">
+              <w:r w:rsidRPr="007C17A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>benefit details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDDAEDD" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="6DDDAEDD" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8A41D4" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="6C8A41D4" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="0B2A4F2E" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="0B2A4F2E" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="669CED0F" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="669CED0F" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Financial Information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D3F3B35" w14:textId="6F33F327" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="2D3F3B35" w14:textId="6F33F327" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Obtain check information such as check number, amount, dates, and payment status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCF232A" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="6DCF232A" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E84E3F7" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="3E84E3F7" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="686710CB" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="686710CB" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="712C4005" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="712C4005" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>General Inquiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A0F561" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="49A0F561" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Submit general questions regarding the Medicare program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF263EE" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="3EF263EE" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F06531" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="73F06531" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="578D0C50" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="578D0C50" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54FC2FA9" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="54FC2FA9" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Immediate Recoupments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C532F9A" w14:textId="37B0EC2D" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="1C532F9A" w14:textId="37B0EC2D" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Submit a request for immediate recoupment after an overpayment request, and avoid having to pay by check, or having to wait for the standard recoupment process to begin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E55DE18" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="3E55DE18" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F360C91" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="7F360C91" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="62A7141B" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="62A7141B" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="591E39CB" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="591E39CB" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>MBI Lookup Tool</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779C0DB0" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="779C0DB0" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Look up patient Medicare Beneficiary Identifier (MBI) numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C61D30" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="38C61D30" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="235A84D8" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="235A84D8" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="4D136839" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="4D136839" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455A15D8" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="455A15D8" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Medical Review Claims</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B17B68" w14:textId="2C04E453" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="11B17B68" w14:textId="2C04E453" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>View Initial Notification Letters, Additional Documentation Request (ADR) status and dates, copies of ADR letters, and status and outcome of the review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52B80A5C" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
-[...4 lines deleted...]
-          <w:p w14:paraId="60D7F735" w14:textId="79724CD3" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="52B80A5C" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60D7F735" w14:textId="79724CD3" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30FA3FF3" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
-[...4 lines deleted...]
-          <w:p w14:paraId="58338F75" w14:textId="0B742C84" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="30FA3FF3" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58338F75" w14:textId="0B742C84" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="51EE458F" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="19164907" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02DC7243" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="5904E224" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00607408">
+              <w:rPr>
+                <w:rStyle w:val="webbold"/>
+              </w:rPr>
+              <w:t>Overpayment Demand Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F53D19" w14:textId="2B647671" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webnormal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00607408">
+              <w:t>Retrieve an overpayment demand letter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C35A12D" w14:textId="48208E17" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00607408">
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="307524EC" w14:textId="23F7D54F" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00607408">
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="7CA7A69A" w14:textId="77777777" w:rsidTr="00606F02">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01273B11" w14:textId="0CD202C6" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webnormal"/>
+              <w:rPr>
+                <w:rStyle w:val="webbold"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk234490922"/>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Medical Records/ADRs</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="71CA4465" w14:textId="5E18318E" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C17A8">
+              <w:rPr>
+                <w:rStyle w:val="webbold"/>
+              </w:rPr>
+              <w:t>ayment Status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5911A1EA" w14:textId="18253657" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
-            <w:r w:rsidRPr="00607408">
-              <w:t>Respond to both Claim and Medical ADR requests for additional information or medical record submissions</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Review check information such as check number, amount, dates, and check status. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AEDDC9" w14:textId="6131FDC9" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="147D6454" w14:textId="6FC115CE" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="297EB30C" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="19164907" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="14C82FF9" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5904E224" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="75BF0014" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00607408">
-[...57 lines deleted...]
-            <w:bookmarkStart w:id="3" w:name="_Hlk218771604"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk218771604"/>
+            <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Prepay ASC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36738C2A" w14:textId="3B72EAF0" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="36738C2A" w14:textId="3B72EAF0" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Respond to ADRs – limited to Ambulatory Surgical Centers participating in the Prior Authorization demonstration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D4FD5B" w14:textId="741996A3" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="09D4FD5B" w14:textId="741996A3" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B083438" w14:textId="54E843EC" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="4B083438" w14:textId="54E843EC" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="62ABC61C" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="62ABC61C" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D828B46" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="6D828B46" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Prepay Review ADR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2673EBF7" w14:textId="4425F4C4" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="2673EBF7" w14:textId="4425F4C4" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Ambulatory Surgical Centers participating in the Prior Authorization demonstration to view and download an Additional Documentation Requests (ADR) states</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4830354D" w14:textId="14B4DE75" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="4830354D" w14:textId="14B4DE75" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C79AB41" w14:textId="4F2DD34A" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="7C79AB41" w14:textId="4F2DD34A" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="47313798" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:bookmarkEnd w:id="4"/>
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="47313798" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="028CB7EA" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="028CB7EA" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Prior Authorization Requests</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C28344" w14:textId="6B7834EB" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="16C28344" w14:textId="6B7834EB" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk218771400"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk218771400"/>
             <w:r w:rsidRPr="00607408">
               <w:t>Submit prior authorization requests – limited to outpatient departments (OPD), Repetitive non-emergent ambulance transportation, Ambulatory Surgical Centers (ASC), and Wasteful and Inappropriate Service Reduction (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00607408">
               <w:t>WISeR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00607408">
               <w:t>) in certain states</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F329002" w14:textId="7D92FBF4" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="3F329002" w14:textId="7D92FBF4" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11CB816F" w14:textId="0AD8B5A8" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="11CB816F" w14:textId="0AD8B5A8" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="4D584031" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="4D584031" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36BDA4CE" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="36BDA4CE" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Prior Auth Status Tool</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B451AAE" w14:textId="24684436" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="2B451AAE" w14:textId="24684436" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t xml:space="preserve">View Pre-claim Review, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00607408">
               <w:t>Postpayment</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00607408">
               <w:t xml:space="preserve"> Review, and Prepayment Review Requests and their associated statuses - only available for applicable Inpatient Rehabilitation Facilities (IRF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="151D42E1" w14:textId="4F0D8922" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="151D42E1" w14:textId="4F0D8922" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9B7806" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="1E9B7806" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="07602346" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="07602346" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5552BC0F" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="5552BC0F" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Prior Auth Review Choice Demo - IRF</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1032A671" w14:textId="62057C11" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="1032A671" w14:textId="62057C11" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Make review choice selection, submit review choice documentation, history of selections and cycle stats – only available for applicable Inpatient Rehabilitation Facilities (IRF) services and locations in the state of Pennsylvania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0775723E" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
-[...4 lines deleted...]
-          <w:p w14:paraId="02280164" w14:textId="3FAC74BD" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="0775723E" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02280164" w14:textId="3FAC74BD" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="560743AF" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
-[...4 lines deleted...]
-          <w:p w14:paraId="53C9FF9E" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="560743AF" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53C9FF9E" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="5A8D207B" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="5A8D207B" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1C20CD" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="1F1C20CD" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Provider Audit &amp; Reimbursement Documents</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="010B466F" w14:textId="171C91A8" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="010B466F" w14:textId="171C91A8" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Submit documentation to Provider Audit &amp; Reimbursement including supplemental Security Income (SSI) realignment requests, wage index/occupational mix submissions, cost report reopening requests, and more</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C8067D" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
-[...4 lines deleted...]
-          <w:p w14:paraId="2899D376" w14:textId="19ADBA69" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="49C8067D" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
+            <w:pPr>
+              <w:pStyle w:val="webcenter"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2899D376" w14:textId="19ADBA69" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3052261E" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="3052261E" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="00607408" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="6FD09705" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="6FD09705" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6819F1C1" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="6819F1C1" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t>Provider Data Summary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53F9AF60" w14:textId="465C6815" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="53F9AF60" w14:textId="465C6815" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Request a customized Provider Data Summary (PDS) report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC9C72C" w14:textId="6211C7D7" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="2CC9C72C" w14:textId="6211C7D7" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53EABFE5" w14:textId="5F2C779E" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="53EABFE5" w14:textId="5F2C779E" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="5C4C4A89" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="6B909B7F" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F5D38C" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
-[...57 lines deleted...]
-          <w:p w14:paraId="5A60C3BC" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="5A60C3BC" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
               <w:t xml:space="preserve">Remittance Advice </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D3F9B4" w14:textId="4D41F2DD" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="59D3F9B4" w14:textId="4D41F2DD" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>View, save, or print copies of the remittance like the Standard Paper Remittance (SPR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="341F4B74" w14:textId="760EF3E1" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="341F4B74" w14:textId="760EF3E1" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9E6B8C" w14:textId="36AEF8A6" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="2F9E6B8C" w14:textId="36AEF8A6" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607408" w:rsidRPr="00BC5EBE" w14:paraId="6C623CE8" w14:textId="77777777" w:rsidTr="00FD39BA">
+      <w:tr w:rsidR="007C17A8" w:rsidRPr="00BC5EBE" w14:paraId="6C623CE8" w14:textId="77777777" w:rsidTr="00FD39BA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7185C029" w14:textId="77777777" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="7185C029" w14:textId="77777777" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:rPr>
                 <w:rStyle w:val="webbold"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Submission History</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52FAB68A" w14:textId="3329C627" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="52FAB68A" w14:textId="3329C627" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webnormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>Review submission history details of documents submitted through Novitasphere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7739AB24" w14:textId="64A39750" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="7739AB24" w14:textId="64A39750" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A676A34" w14:textId="72F0CD66" w:rsidR="00607408" w:rsidRPr="00607408" w:rsidRDefault="00607408" w:rsidP="00607408">
+          <w:p w14:paraId="7A676A34" w14:textId="72F0CD66" w:rsidR="007C17A8" w:rsidRPr="007C17A8" w:rsidRDefault="007C17A8" w:rsidP="007C17A8">
             <w:pPr>
               <w:pStyle w:val="webcenter"/>
             </w:pPr>
             <w:r w:rsidRPr="00607408">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="277C21DD" w14:textId="5003ED12" w:rsidR="00BC5EBE" w:rsidRPr="00BC5EBE" w:rsidRDefault="00BC5EBE" w:rsidP="00BC5EBE">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5EBE">
         <w:t xml:space="preserve"> instructions on using these features once enrolled for Novitasphere, access the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00FD39BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -2342,93 +2255,92 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="082109EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1840C552"/>
     <w:lvl w:ilvl="0" w:tplc="2D243406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="webnumbered2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
@@ -3801,51 +3713,51 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1777140280">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1359893779">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2015649340">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="502091615">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1866282046">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="690184584">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:clickAndTypeStyle w:val="webcomment"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003371B3"/>
     <w:rsid w:val="00007CD7"/>
     <w:rsid w:val="00007D44"/>
     <w:rsid w:val="00012687"/>
     <w:rsid w:val="000148D8"/>
@@ -3856,104 +3768,108 @@
     <w:rsid w:val="00023C9D"/>
     <w:rsid w:val="00023D42"/>
     <w:rsid w:val="00027A72"/>
     <w:rsid w:val="00042256"/>
     <w:rsid w:val="00042AD6"/>
     <w:rsid w:val="00043726"/>
     <w:rsid w:val="000623AC"/>
     <w:rsid w:val="0006607D"/>
     <w:rsid w:val="000733F0"/>
     <w:rsid w:val="00080108"/>
     <w:rsid w:val="00080A3E"/>
     <w:rsid w:val="000810D2"/>
     <w:rsid w:val="00081F19"/>
     <w:rsid w:val="000A4776"/>
     <w:rsid w:val="000B6142"/>
     <w:rsid w:val="000C1D4A"/>
     <w:rsid w:val="000C42A6"/>
     <w:rsid w:val="000C6191"/>
     <w:rsid w:val="000D2C79"/>
     <w:rsid w:val="000D6221"/>
     <w:rsid w:val="000E32A7"/>
     <w:rsid w:val="000E3ABD"/>
     <w:rsid w:val="000E42A0"/>
     <w:rsid w:val="000E489C"/>
     <w:rsid w:val="000E4DD0"/>
+    <w:rsid w:val="000F3015"/>
     <w:rsid w:val="001079B3"/>
     <w:rsid w:val="00112C65"/>
     <w:rsid w:val="00116EC3"/>
     <w:rsid w:val="00121226"/>
     <w:rsid w:val="00126ABD"/>
     <w:rsid w:val="00130DF9"/>
     <w:rsid w:val="00132715"/>
     <w:rsid w:val="001349FC"/>
     <w:rsid w:val="00135C0C"/>
     <w:rsid w:val="00145DCD"/>
     <w:rsid w:val="00155B87"/>
     <w:rsid w:val="00157BBA"/>
     <w:rsid w:val="00161E4E"/>
     <w:rsid w:val="001623A1"/>
+    <w:rsid w:val="00164D97"/>
     <w:rsid w:val="00164F70"/>
     <w:rsid w:val="00165813"/>
     <w:rsid w:val="00170A5A"/>
     <w:rsid w:val="00173035"/>
     <w:rsid w:val="001763B5"/>
     <w:rsid w:val="00176498"/>
     <w:rsid w:val="001962F3"/>
     <w:rsid w:val="001A0AB9"/>
     <w:rsid w:val="001A4A9D"/>
     <w:rsid w:val="001B3377"/>
     <w:rsid w:val="001B5137"/>
     <w:rsid w:val="001C352A"/>
     <w:rsid w:val="001C4E73"/>
     <w:rsid w:val="001D2B14"/>
     <w:rsid w:val="001E6453"/>
     <w:rsid w:val="001F4B47"/>
     <w:rsid w:val="00202A27"/>
     <w:rsid w:val="002076F9"/>
     <w:rsid w:val="0020771F"/>
     <w:rsid w:val="002110EF"/>
     <w:rsid w:val="0021337C"/>
     <w:rsid w:val="002144A6"/>
     <w:rsid w:val="002275F5"/>
     <w:rsid w:val="0023446B"/>
     <w:rsid w:val="002435ED"/>
     <w:rsid w:val="00243D90"/>
     <w:rsid w:val="0024539B"/>
+    <w:rsid w:val="00250032"/>
     <w:rsid w:val="00271EDA"/>
     <w:rsid w:val="00272E35"/>
     <w:rsid w:val="00274D2F"/>
     <w:rsid w:val="0027772F"/>
     <w:rsid w:val="002814F4"/>
     <w:rsid w:val="0028161D"/>
     <w:rsid w:val="00283B4B"/>
     <w:rsid w:val="0029121E"/>
     <w:rsid w:val="00295CE1"/>
     <w:rsid w:val="00297C59"/>
     <w:rsid w:val="002B0D3B"/>
     <w:rsid w:val="002B70F4"/>
     <w:rsid w:val="002C7EA6"/>
+    <w:rsid w:val="002D1B56"/>
     <w:rsid w:val="002D1EF0"/>
     <w:rsid w:val="002D28D4"/>
     <w:rsid w:val="002D3EEA"/>
     <w:rsid w:val="002D3FDD"/>
     <w:rsid w:val="002D619B"/>
     <w:rsid w:val="002D7706"/>
     <w:rsid w:val="002E12FC"/>
     <w:rsid w:val="002E3AB3"/>
     <w:rsid w:val="002E77B3"/>
     <w:rsid w:val="002F5A21"/>
     <w:rsid w:val="002F6408"/>
     <w:rsid w:val="00301992"/>
     <w:rsid w:val="003160D6"/>
     <w:rsid w:val="003247CA"/>
     <w:rsid w:val="003371B3"/>
     <w:rsid w:val="00340897"/>
     <w:rsid w:val="00341414"/>
     <w:rsid w:val="00343065"/>
     <w:rsid w:val="00355C93"/>
     <w:rsid w:val="00362DFB"/>
     <w:rsid w:val="00365CEC"/>
     <w:rsid w:val="00366F39"/>
     <w:rsid w:val="00381EF7"/>
     <w:rsid w:val="00383A2C"/>
     <w:rsid w:val="00391469"/>
@@ -4011,140 +3927,145 @@
     <w:rsid w:val="004F639B"/>
     <w:rsid w:val="00502336"/>
     <w:rsid w:val="00510EDC"/>
     <w:rsid w:val="0051147D"/>
     <w:rsid w:val="00516449"/>
     <w:rsid w:val="00523141"/>
     <w:rsid w:val="00527D08"/>
     <w:rsid w:val="00531DC1"/>
     <w:rsid w:val="00537159"/>
     <w:rsid w:val="00545760"/>
     <w:rsid w:val="00546ED7"/>
     <w:rsid w:val="00550A0B"/>
     <w:rsid w:val="0055281D"/>
     <w:rsid w:val="0055334E"/>
     <w:rsid w:val="00555675"/>
     <w:rsid w:val="005571E0"/>
     <w:rsid w:val="005643F7"/>
     <w:rsid w:val="00564D78"/>
     <w:rsid w:val="005660B9"/>
     <w:rsid w:val="0057140C"/>
     <w:rsid w:val="00585309"/>
     <w:rsid w:val="0058734D"/>
     <w:rsid w:val="005A2BDE"/>
     <w:rsid w:val="005A65A1"/>
     <w:rsid w:val="005B4DBB"/>
+    <w:rsid w:val="005B6567"/>
     <w:rsid w:val="005C0B97"/>
     <w:rsid w:val="005C34DC"/>
     <w:rsid w:val="005C403C"/>
     <w:rsid w:val="005C49B7"/>
     <w:rsid w:val="005E3B74"/>
     <w:rsid w:val="005F2EEE"/>
     <w:rsid w:val="00607408"/>
     <w:rsid w:val="00615455"/>
     <w:rsid w:val="006161E0"/>
     <w:rsid w:val="006171C4"/>
     <w:rsid w:val="00632C35"/>
     <w:rsid w:val="00640631"/>
     <w:rsid w:val="00640F69"/>
     <w:rsid w:val="0064655B"/>
     <w:rsid w:val="00650CAE"/>
     <w:rsid w:val="00652FA6"/>
     <w:rsid w:val="0065521C"/>
     <w:rsid w:val="00666980"/>
     <w:rsid w:val="006671EA"/>
     <w:rsid w:val="006733D7"/>
     <w:rsid w:val="00690182"/>
     <w:rsid w:val="00690D6C"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="00693387"/>
     <w:rsid w:val="00694A3C"/>
     <w:rsid w:val="00695F8B"/>
     <w:rsid w:val="006A1B9F"/>
     <w:rsid w:val="006A223F"/>
     <w:rsid w:val="006A3B65"/>
     <w:rsid w:val="006A49B5"/>
     <w:rsid w:val="006A669A"/>
     <w:rsid w:val="006A73BD"/>
     <w:rsid w:val="006C3257"/>
     <w:rsid w:val="006C6067"/>
     <w:rsid w:val="006C6E27"/>
     <w:rsid w:val="006D2021"/>
     <w:rsid w:val="006E3512"/>
     <w:rsid w:val="006E3869"/>
     <w:rsid w:val="006E5333"/>
     <w:rsid w:val="006F0462"/>
+    <w:rsid w:val="00700D1E"/>
     <w:rsid w:val="00705339"/>
     <w:rsid w:val="0070622B"/>
     <w:rsid w:val="00717E71"/>
     <w:rsid w:val="00732300"/>
     <w:rsid w:val="00732902"/>
     <w:rsid w:val="007356E2"/>
     <w:rsid w:val="00736B80"/>
     <w:rsid w:val="0073729C"/>
     <w:rsid w:val="007433B6"/>
     <w:rsid w:val="0074467D"/>
     <w:rsid w:val="007449C6"/>
     <w:rsid w:val="0074636F"/>
     <w:rsid w:val="00750800"/>
     <w:rsid w:val="007511A0"/>
     <w:rsid w:val="00754A37"/>
     <w:rsid w:val="00757648"/>
     <w:rsid w:val="00760747"/>
     <w:rsid w:val="00764CBF"/>
     <w:rsid w:val="007706CF"/>
     <w:rsid w:val="007722AF"/>
     <w:rsid w:val="00776370"/>
     <w:rsid w:val="00782849"/>
     <w:rsid w:val="00785BB7"/>
     <w:rsid w:val="007925FC"/>
     <w:rsid w:val="00794548"/>
     <w:rsid w:val="00794A1C"/>
     <w:rsid w:val="007A17BF"/>
     <w:rsid w:val="007A468F"/>
     <w:rsid w:val="007B3632"/>
     <w:rsid w:val="007B479D"/>
     <w:rsid w:val="007B58B0"/>
+    <w:rsid w:val="007C17A8"/>
     <w:rsid w:val="007D24BF"/>
     <w:rsid w:val="007D2BDA"/>
     <w:rsid w:val="007D4194"/>
     <w:rsid w:val="007D4B5B"/>
     <w:rsid w:val="007D660D"/>
     <w:rsid w:val="007E1394"/>
     <w:rsid w:val="007F0E49"/>
     <w:rsid w:val="00803F9D"/>
     <w:rsid w:val="00805BA7"/>
     <w:rsid w:val="008123FC"/>
     <w:rsid w:val="00812EB5"/>
     <w:rsid w:val="00817BF8"/>
     <w:rsid w:val="00824A0D"/>
     <w:rsid w:val="008322A2"/>
     <w:rsid w:val="00842068"/>
     <w:rsid w:val="0084637C"/>
     <w:rsid w:val="008528E5"/>
     <w:rsid w:val="008543B3"/>
+    <w:rsid w:val="00860F93"/>
     <w:rsid w:val="00861C2B"/>
+    <w:rsid w:val="00866196"/>
     <w:rsid w:val="00874C13"/>
     <w:rsid w:val="0087547A"/>
     <w:rsid w:val="0088323E"/>
     <w:rsid w:val="00892770"/>
     <w:rsid w:val="00895B25"/>
     <w:rsid w:val="008A01A1"/>
     <w:rsid w:val="008A0E01"/>
     <w:rsid w:val="008A592E"/>
     <w:rsid w:val="008B2247"/>
     <w:rsid w:val="008B644C"/>
     <w:rsid w:val="008B661D"/>
     <w:rsid w:val="008B76E1"/>
     <w:rsid w:val="008C5D0D"/>
     <w:rsid w:val="008C6C13"/>
     <w:rsid w:val="008D072E"/>
     <w:rsid w:val="008D1C21"/>
     <w:rsid w:val="008E6283"/>
     <w:rsid w:val="008E7D1D"/>
     <w:rsid w:val="008F0295"/>
     <w:rsid w:val="008F343B"/>
     <w:rsid w:val="008F5996"/>
     <w:rsid w:val="009013F1"/>
     <w:rsid w:val="00902005"/>
     <w:rsid w:val="00902648"/>
     <w:rsid w:val="0090669D"/>
@@ -4187,50 +4108,51 @@
     <w:rsid w:val="00AC113A"/>
     <w:rsid w:val="00AC6501"/>
     <w:rsid w:val="00AE0084"/>
     <w:rsid w:val="00AE4A94"/>
     <w:rsid w:val="00AE4BDF"/>
     <w:rsid w:val="00AF426F"/>
     <w:rsid w:val="00AF522F"/>
     <w:rsid w:val="00B012E7"/>
     <w:rsid w:val="00B02F92"/>
     <w:rsid w:val="00B0464B"/>
     <w:rsid w:val="00B1316A"/>
     <w:rsid w:val="00B14373"/>
     <w:rsid w:val="00B25C2D"/>
     <w:rsid w:val="00B2746C"/>
     <w:rsid w:val="00B30737"/>
     <w:rsid w:val="00B31510"/>
     <w:rsid w:val="00B37C49"/>
     <w:rsid w:val="00B50442"/>
     <w:rsid w:val="00B61DE7"/>
     <w:rsid w:val="00B63CF6"/>
     <w:rsid w:val="00B63ECB"/>
     <w:rsid w:val="00B71B9C"/>
     <w:rsid w:val="00B73EE5"/>
     <w:rsid w:val="00B764FF"/>
     <w:rsid w:val="00B85761"/>
+    <w:rsid w:val="00B9061D"/>
     <w:rsid w:val="00B96AA4"/>
     <w:rsid w:val="00B97C18"/>
     <w:rsid w:val="00BA5BF0"/>
     <w:rsid w:val="00BC5EBE"/>
     <w:rsid w:val="00BE35C1"/>
     <w:rsid w:val="00BE6231"/>
     <w:rsid w:val="00BE6B67"/>
     <w:rsid w:val="00BF0462"/>
     <w:rsid w:val="00BF1803"/>
     <w:rsid w:val="00BF1CAF"/>
     <w:rsid w:val="00C07EB9"/>
     <w:rsid w:val="00C11D70"/>
     <w:rsid w:val="00C12A86"/>
     <w:rsid w:val="00C12BF8"/>
     <w:rsid w:val="00C16A79"/>
     <w:rsid w:val="00C17BFE"/>
     <w:rsid w:val="00C21E63"/>
     <w:rsid w:val="00C22EAB"/>
     <w:rsid w:val="00C25868"/>
     <w:rsid w:val="00C261AE"/>
     <w:rsid w:val="00C26EE6"/>
     <w:rsid w:val="00C312A0"/>
     <w:rsid w:val="00C325DC"/>
     <w:rsid w:val="00C32D9F"/>
     <w:rsid w:val="00C375CA"/>
@@ -4270,50 +4192,51 @@
     <w:rsid w:val="00D50B21"/>
     <w:rsid w:val="00D50E2A"/>
     <w:rsid w:val="00D570F3"/>
     <w:rsid w:val="00D671B2"/>
     <w:rsid w:val="00D70D5F"/>
     <w:rsid w:val="00D77360"/>
     <w:rsid w:val="00D937E2"/>
     <w:rsid w:val="00D948D3"/>
     <w:rsid w:val="00DA23EA"/>
     <w:rsid w:val="00DA34A8"/>
     <w:rsid w:val="00DA5BE3"/>
     <w:rsid w:val="00DA7DC9"/>
     <w:rsid w:val="00DB2622"/>
     <w:rsid w:val="00DB37BE"/>
     <w:rsid w:val="00DB4FF7"/>
     <w:rsid w:val="00DC7AD5"/>
     <w:rsid w:val="00DD386E"/>
     <w:rsid w:val="00DE6F7A"/>
     <w:rsid w:val="00DF43DE"/>
     <w:rsid w:val="00E02D5F"/>
     <w:rsid w:val="00E17416"/>
     <w:rsid w:val="00E21B8F"/>
     <w:rsid w:val="00E24CD0"/>
     <w:rsid w:val="00E263B9"/>
     <w:rsid w:val="00E30A2B"/>
+    <w:rsid w:val="00E37F48"/>
     <w:rsid w:val="00E55288"/>
     <w:rsid w:val="00E6093E"/>
     <w:rsid w:val="00E60C0C"/>
     <w:rsid w:val="00E6271B"/>
     <w:rsid w:val="00E635D6"/>
     <w:rsid w:val="00E728EC"/>
     <w:rsid w:val="00E85D7D"/>
     <w:rsid w:val="00E9138E"/>
     <w:rsid w:val="00EA1C2F"/>
     <w:rsid w:val="00EA3226"/>
     <w:rsid w:val="00EA68CB"/>
     <w:rsid w:val="00EB1B6E"/>
     <w:rsid w:val="00EB3C6D"/>
     <w:rsid w:val="00EB4B3C"/>
     <w:rsid w:val="00EB4E7D"/>
     <w:rsid w:val="00EB5DFD"/>
     <w:rsid w:val="00EB63AF"/>
     <w:rsid w:val="00EB7392"/>
     <w:rsid w:val="00EC0A7B"/>
     <w:rsid w:val="00EC1F86"/>
     <w:rsid w:val="00EC33BA"/>
     <w:rsid w:val="00EC430E"/>
     <w:rsid w:val="00EC513E"/>
     <w:rsid w:val="00EE79EB"/>
     <w:rsid w:val="00EF223C"/>
@@ -7665,50 +7588,63 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069B6333D69391A4E99490FA9D001EFF2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22b4f09d78445206be5114e9b5a92847">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6834f8c0c0eabdc6c42b2f987c760c09">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -7778,140 +7714,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C813DFF-B30B-4827-90FD-E0C5BC473D55}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE147B12-90FB-4876-917D-4A5E6431B6D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4D09D0-27D5-403A-99C9-3EF667BDB88D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC4E24F2-511A-423D-87A3-E24C1EC46869}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4500</Characters>
+  <Pages>3</Pages>
+  <Words>746</Words>
+  <Characters>4257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[Document header]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FCSO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5279</CharactersWithSpaces>
+  <CharactersWithSpaces>4994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[Document header]</dc:title>
   <dc:subject>[Document header]</dc:subject>
   <dc:creator>Keefer, Felecia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010069B6333D69391A4E99490FA9D001EFF2</vt:lpwstr>
   </property>
 </Properties>