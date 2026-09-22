--- v0 (2026-06-16)
+++ v1 (2026-09-22)
@@ -98,55 +98,55 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">overage </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>eterminations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1B2168" w14:textId="19CCB426" w:rsidR="00C31D44" w:rsidRPr="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C31D44">
+    <w:p w14:paraId="5F1B2168" w14:textId="19CCB426" w:rsidR="00C31D44" w:rsidRPr="00FD773D" w:rsidRDefault="00C31D44" w:rsidP="00FD773D">
+      <w:pPr>
+        <w:pStyle w:val="webheader2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">Background </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDD6DBF" w14:textId="676CA199" w:rsidR="00C31D44" w:rsidRPr="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00C31D44">
         <w:t>A local coverage determination (LCD), as defined in §1869(f)(2)(B) of the Social Security Act (SSA, known hereafter as the Act), is a determination by a Medicare Administrative Contractor (MAC) regarding whether a particular item or service is covered on a contractor–wide basis in accordance with section 1862(a)(1)(A) of the Act. The 21st Century Cures Act of 2016 added language to section 1862(l)(5)(D) of the Social Security Act directing the Secretary of the Department of Health and Human Services (HHS) to improve the transparency of the LCD development process.1 The HHS Secretary promulgated this directive into regulation by revising Chapter 13 of the Program Integrity Manual (PIM). As a result, MACs must appraise the literature and develop LCDs that include a summary of the evidence appraisal informing the decision for coverage. This article provides stakeholders further insight into Novitas’ evidentiary review process in support of more predictable and transparent evidence-based health policy development. This document is a user-friendly guide to assist stakeholders’ ongoing questions related to evidence appraisal and is a companion to the CAG issued guidance finalized August 7, 2024</w:t>
       </w:r>
       <w:r w:rsidR="001213FB" w:rsidRPr="00C31D44">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A16D13" w14:textId="7F18DDD3" w:rsidR="00C31D44" w:rsidRPr="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
       <w:pPr>
         <w:pStyle w:val="webheader2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve">Methodology </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289A940B" w14:textId="7802F590" w:rsidR="00C31D44" w:rsidRPr="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
@@ -612,86 +612,97 @@
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve"> While RCTs are powerful tools, they are not without limitations. Randomization alone does not guarantee that the results accurately reflect the truth, and there are many potential procedural pitfalls in the design and execution of RCTs. Therefore, not only is the hierarchy of research design considered, in policy decision-making, but also other factors, such as the severity and clinical importance of outcomes, consistency of results, risk of bias, and other methodological features, too. Consequently, RCTs, often considered level 1 evidence, may not always provide sufficient certainty to instruct policy decisions on their own, while alternative research designs may in fact support confidence in the investigator’s conclusions due to the methodological rigor employed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve">GRADE methodology enables an equitable analysis of various trial designs by considering key research features such as observational </w:t>
       </w:r>
       <w:r w:rsidR="001213FB" w:rsidRPr="00C31D44">
         <w:t>versus experimental</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:t>, prospective, or retrospective, double-blinding, randomization techniques, sample sizes, follow-up procedures, handling of missing data, attrition rates, population characteristics (list not all-inclusive). Analyzing these factors using the EtD framework helps determine the certainty of literature reporting net health outcome(s).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347BE0C7" w14:textId="3A3E7902" w:rsidR="00C31D44" w:rsidRPr="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="005A7AC2">
+    <w:p w14:paraId="2013D725" w14:textId="34315BB7" w:rsidR="00FD773D" w:rsidRDefault="00C31D44" w:rsidP="00FD773D">
       <w:pPr>
         <w:pStyle w:val="webheader3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31D44">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Certainty of </w:t>
       </w:r>
       <w:r w:rsidR="005A7AC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ndividual </w:t>
       </w:r>
       <w:r w:rsidR="005A7AC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">tudies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6AF283" w14:textId="58793A5A" w:rsidR="00C31D44" w:rsidRPr="005A7AC2" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
+    <w:p w14:paraId="598701C7" w14:textId="77777777" w:rsidR="00C7415A" w:rsidRDefault="00C7415A" w:rsidP="00FD773D">
+      <w:pPr>
+        <w:pStyle w:val="webheader3"/>
+        <w:rPr>
+          <w:rStyle w:val="webbold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6AF283" w14:textId="34D30FD9" w:rsidR="00C31D44" w:rsidRPr="005A7AC2" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A7AC2">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk of </w:t>
       </w:r>
       <w:r w:rsidR="005A7AC2">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="005A7AC2">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t xml:space="preserve">ias  </w:t>
       </w:r>
       <w:r w:rsidRPr="005A7AC2">
@@ -1407,218 +1418,170 @@
           <w:rStyle w:val="webbold"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD119F">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tudies</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD119F">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD119F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Independent reproducibility of study results help confirm the findings and reduces the impact of any single study’s bias.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD119F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C800A6" w14:textId="71EF7558" w:rsidR="00C31D44" w:rsidRPr="005A7AC2" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="27C800A6" w14:textId="71EF7558" w:rsidR="00C31D44" w:rsidRPr="00FD773D" w:rsidRDefault="00C31D44" w:rsidP="00FD773D">
+      <w:pPr>
+        <w:pStyle w:val="webheader3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t>Real-</w:t>
       </w:r>
-      <w:r w:rsidR="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005A7AC2" w:rsidRPr="00FD773D">
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">orld </w:t>
       </w:r>
-      <w:r w:rsidR="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005A7AC2" w:rsidRPr="00FD773D">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">vidence  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECDB127" w14:textId="13534CDB" w:rsidR="00C31D44" w:rsidRPr="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00C31D44">
         <w:t>Real-</w:t>
       </w:r>
       <w:r w:rsidR="005A7AC2">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve">orld </w:t>
       </w:r>
       <w:r w:rsidR="005A7AC2">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve">vidence (RWE) is defined as clinical evidence regarding the usage, benefits, and risks of medical products derived from the analysis of real-world data (RWD), namely data routinely collected from a variety of sources.19 This is in comparison to randomized controlled trials (RCTs), whose data originates from highly controlled environments. While RCTs are traditionally emphasized due to their high validity, real-world evidence (RWE) provides valuable insights from real-world settings that can complement the evidence from RCTs used to guide local coverage determinations. RWE often includes more diverse populations than those typically enrolled in RCTs, providing data on subgroups that may be underrepresented in clinical trials. Additionally, RWE can enhance generalizability of recommendations by providing evidence from routine clinical practice, as well as feasibility of integrating the subject of inquiry into real-world health systems. RWE also can offer insights into long-term safety, adherence, and effectiveness that RCTs with shorter follow-up periods might miss. In limited instances, the United States Food and Drug Administration (FDA) has accepted RWE to support drug product approvals, primarily in the setting of oncology and rare diseases when assignment to a placebo or non-treatment (control) arm is unethical or unfeasible. Typically, this may occur when the effect size is expected to be large based on preliminary data.19 Therefore, while lower in the hierarchy of influencing health policy decisions, RWE has a significant role in the body of evidence used to appraise health procedures and technology. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7411FEA1" w14:textId="77777777" w:rsidR="00C31D44" w:rsidRPr="005A7AC2" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
+    <w:p w14:paraId="7411FEA1" w14:textId="77777777" w:rsidR="00C31D44" w:rsidRPr="00FD773D" w:rsidRDefault="00C31D44" w:rsidP="00FD773D">
+      <w:pPr>
+        <w:pStyle w:val="webheader3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD773D">
+        <w:t>Causality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD773D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7162620B" w14:textId="331DA976" w:rsidR="00C31D44" w:rsidRPr="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Regardless of whether the design of a study is an RCT, a non-RCT, a cohort study, or a case-control study, the primary criterion for methodological strength or certainty of outcomes is defined in the extent to which differences between intervention and control groups can be attributed to the intervention or diagnostic studied. When there are only associations but not causal relationships between a study’s variables and outcomes, it is important not to draw causal inferences. Confounding refers to independent variables that systematically vary with the causal variable. 9This distorts measurement of the outcome of interest because its effect size is mixed with the effects of other extraneous factors. For observational, and in </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31D44">
+        <w:t xml:space="preserve">Regardless of whether the design of a study is an RCT, a non-RCT, a cohort study, or a case-control study, the primary criterion for methodological strength or certainty of outcomes is defined in the extent to which differences between intervention and control groups can be attributed to the intervention or diagnostic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31D44">
+        <w:t>studied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C31D44">
+        <w:t xml:space="preserve">. When there are only associations but not causal relationships between a study’s variables and outcomes, it is important not to draw causal inferences. Confounding refers to independent variables that systematically vary with the causal variable. 9This distorts measurement of the outcome of interest because its effect size is mixed with the effects of other extraneous factors. For observational, and in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C31D44">
         <w:t>some</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve"> cases randomized controlled trials, the method in which confounding factors are managed (either through stratification or appropriate statistical modeling) are of particular concern. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66582E10" w14:textId="5BDE9852" w:rsidR="00C31D44" w:rsidRPr="005A7AC2" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="66582E10" w14:textId="5BDE9852" w:rsidR="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="00FD773D">
+      <w:pPr>
+        <w:pStyle w:val="webheader3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">Effect </w:t>
       </w:r>
-      <w:r w:rsidR="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005A7AC2" w:rsidRPr="00FD773D">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">ize and </w:t>
       </w:r>
-      <w:r w:rsidR="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005A7AC2" w:rsidRPr="00FD773D">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">irection of the </w:t>
       </w:r>
-      <w:r w:rsidR="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005A7AC2" w:rsidRPr="00FD773D">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">otential </w:t>
       </w:r>
-      <w:r w:rsidR="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005A7AC2" w:rsidRPr="00FD773D">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">enefits and </w:t>
       </w:r>
-      <w:r w:rsidR="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005A7AC2" w:rsidRPr="00FD773D">
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7AC2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FD773D">
         <w:t xml:space="preserve">arms </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="05588935" w14:textId="77777777" w:rsidR="00C7415A" w:rsidRPr="00FD773D" w:rsidRDefault="00C7415A" w:rsidP="00FD773D">
+      <w:pPr>
+        <w:pStyle w:val="webheader3"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5FEC1592" w14:textId="1072CA46" w:rsidR="00C31D44" w:rsidRPr="001213FB" w:rsidRDefault="00C31D44" w:rsidP="00C31D44">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001213FB">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t xml:space="preserve">Precision of </w:t>
       </w:r>
       <w:r w:rsidR="005A7AC2" w:rsidRPr="001213FB">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="001213FB">
         <w:rPr>
           <w:rStyle w:val="webbold"/>
         </w:rPr>
         <w:t>stimates</w:t>
@@ -2490,51 +2453,59 @@
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve">2013;66(7):719-725. </w:t>
       </w:r>
       <w:r w:rsidR="001213FB" w:rsidRPr="00C31D44">
         <w:t>doi: 10.1016/j.jclinepi</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve">.2012.03.013. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664DBB20" w14:textId="2CFB5759" w:rsidR="00C31D44" w:rsidRPr="00C31D44" w:rsidRDefault="00C31D44" w:rsidP="00CA142A">
       <w:pPr>
         <w:pStyle w:val="webbullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C31D44">
         <w:t>Alonso-Coello, P., Oxman, A. D., Moberg, J., Brignardello-Petersen, R., Akl, E. A., Davoli, M., ... &amp; Schünemann, H. J. (2016). GRADE Evidence to Decision (EtD) frameworks: a systematic and transparent approach to making well informed healthcare choices. 1: Introduction. *BMJ*, 353, i2016. Accessed July 12, 2024</w:t>
       </w:r>
       <w:r w:rsidR="00DD119F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31D44">
         <w:t xml:space="preserve">https://www.bmj.com/content/353/bmj.i2016  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73439F90" w14:textId="112AB646" w:rsidR="00DD119F" w:rsidRPr="00DD119F" w:rsidRDefault="00DD119F" w:rsidP="00DD119F">
+    <w:p w14:paraId="64E4B3D0" w14:textId="77777777" w:rsidR="00FD773D" w:rsidRDefault="00FD773D" w:rsidP="00DD119F">
+      <w:pPr>
+        <w:pStyle w:val="websmall"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73439F90" w14:textId="78D3800F" w:rsidR="00DD119F" w:rsidRPr="00DD119F" w:rsidRDefault="00DD119F" w:rsidP="00DD119F">
       <w:pPr>
         <w:pStyle w:val="websmall"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD119F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD119F">
         <w:t xml:space="preserve">: This guidance was prepared as a tool to assist providers and is not intended to grant rights or impose obligations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC7F9FD" w14:textId="77777777" w:rsidR="00DD119F" w:rsidRPr="00690182" w:rsidRDefault="00DD119F" w:rsidP="00690182">
       <w:pPr>
         <w:pStyle w:val="webnormal"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD119F" w:rsidRPr="00690182" w:rsidSect="00691F2B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -4336,58 +4307,60 @@
     <w:rsid w:val="00690182"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="006E3869"/>
     <w:rsid w:val="0073729C"/>
     <w:rsid w:val="007925FC"/>
     <w:rsid w:val="007B479D"/>
     <w:rsid w:val="007D24BF"/>
     <w:rsid w:val="00803F9D"/>
     <w:rsid w:val="008123FC"/>
     <w:rsid w:val="00861C2B"/>
     <w:rsid w:val="00863698"/>
     <w:rsid w:val="0088323E"/>
     <w:rsid w:val="008A0E01"/>
     <w:rsid w:val="008F343B"/>
     <w:rsid w:val="009312AD"/>
     <w:rsid w:val="009811F7"/>
     <w:rsid w:val="00986FB4"/>
     <w:rsid w:val="00AD0351"/>
     <w:rsid w:val="00B2746C"/>
     <w:rsid w:val="00BB6055"/>
     <w:rsid w:val="00BE35C1"/>
     <w:rsid w:val="00C16A79"/>
     <w:rsid w:val="00C261AE"/>
     <w:rsid w:val="00C31D44"/>
     <w:rsid w:val="00C719C3"/>
+    <w:rsid w:val="00C7415A"/>
     <w:rsid w:val="00D05EB8"/>
     <w:rsid w:val="00D11DDE"/>
     <w:rsid w:val="00DD119F"/>
     <w:rsid w:val="00E60C0C"/>
     <w:rsid w:val="00E635D6"/>
     <w:rsid w:val="00EA68CB"/>
     <w:rsid w:val="00F23054"/>
     <w:rsid w:val="00FC3EBB"/>
+    <w:rsid w:val="00FD773D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -5474,68 +5447,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WebDocument.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>4253</Words>
-  <Characters>24243</Characters>
+  <Words>3809</Words>
+  <Characters>24690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>202</Lines>
+  <Lines>205</Lines>
   <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[Document header]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FCSO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28440</CharactersWithSpaces>
+  <CharactersWithSpaces>28443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[Document header]</dc:title>
   <dc:subject>[Document header]</dc:subject>
   <dc:creator>Keefer, Felecia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>